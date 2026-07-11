--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Вэй, сидевший в позе лотоса, медленно открыл глаза. Напротив него, в точно такой же позе, застыл бумажный человечек размером с ладонь. Бумажный меч, парящий над его головой, рассыпался в прах, а сам человечек в то же мгновение рассыпался на мелкие кусочки.</w:t>
+        <w:t>Чу Вэй, сидевший в позе лотоса, медленно открыл глаза. Напротив него, в точно такой же позе, застыл бумажный человечек размером с ладонь. Над его головой парил бумажный меч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Беда, беда! Старый Чжан… он в мертвеца обратился! Чуть жену свою не задушил!</w:t>
+        <w:t>— Беда, беда! Старина Чжан… он в мертвеца обратился! Чуть жену свою не задушил!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все бежали, едва переводя дух, и вскоре оказались у дома старика Чжана. Двор был заперт, а восставший из мёртвых Чжан — заперт внутри.</w:t>
-[...31 lines deleted...]
-        <w:t>Вся толпа, включая жену старика Чжана, с красными следами от удушья на шее, стояла снаружи.</w:t>
+        <w:t>Все бежали, едва переводя дух, и вскоре оказались у дома старины Чжана. Двор был заперт, а восставший из мёртвых Чжан — заперт внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся толпа, включая жену старины Чжана, с красными следами от удушья на шее, стояла снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, великий мастер, покажите свою силу! Успокойте старого Чжана!</w:t>
+        <w:t>— Да, великий мастер, покажите свою силу! Успокойте старину Чжана!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Этот мстительный дух слишком силён, его обида глубока. Нужна кровь чёрной собаки, чтобы остановить его. Быстро, найдите!</w:t>
+        <w:t>— Этот свирепый призрак слишком силён, его обида глубока. Нужна кровь чёрной собаки, чтобы остановить его. Быстро, найдите!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даню, у тебя же собака чёрная! Скорее веди её сюда!</w:t>
+        <w:t>— Даню, у тебя же собака чёрная! Скорее веди его сюда!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но я… я растил её столько лет.</w:t>
+        <w:t>— Но я… я растил его столько лет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Верно, Даню. Собаку можно и новую завести. А если старый Чжан вырвется, погибнет много людей.</w:t>
+        <w:t>— Верно, Даню. Собаку можно и новую завести. А если старина Чжан вырвется, погибнет много людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэн Даню не понимал. Это ведь призрак бушевал, так почему он вдруг стал злодеем?</w:t>
+        <w:t>Чэн Даню не понимал. Это ведь нечисть бушевала, так почему он вдруг стал злодеем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>