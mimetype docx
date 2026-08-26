--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под шумок они пробрались сюда — двое. Один с наглухо замотанным лицом, другой с видом человека, от которого лучше держаться подальше… причём одежда первого была на голове второго.</w:t>
+        <w:t>Под шумок они пробрались сюда — двое. Один с наглухо замотанным лицом, другой с видом человека, от которого лучше держаться подальше… причём одежда была на голове первого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -12270,51 +12270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Помогите! — закричала она. — Помогите! Насилуют</w:t>
+        <w:t>— Помогите! — закричала она. — Помогите! Здесь извращенец!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>