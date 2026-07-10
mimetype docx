--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это телефон Чэнь Миньлань, — объяснил Сяо Нин. — В момент обнаружения он был у неё в руке. Возможно, Фань Синь… то есть, я хотел сказать, Чэнь Яньянь, в панике подумала, что старушка пытается вызвать полицию, и пнула его. Телефон отлетел к стене и разлетелся на куски.</w:t>
+        <w:t>— Это телефон Чэнь Миньлань, — объяснил Сяо Нин. — В момент обнаружения он был у неё в руке. Возможно, Чэнь Яньянь… то есть, я хотел сказать, Фань Синь, в панике подумала, что старушка пытается вызвать полицию, и пнула его. Телефон отлетел к стене и разлетелся на куски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Поэтому, — сказал Лу Инцзю, — я и считаю, что ты не можешь оставаться рядом со мной. Ты ведь знаешь, какую цену платит божество, воплощаясь в мире людей?</w:t>
+        <w:t>— Поэтому, — сказал Лу Инцзю, — я и считаю, что ты не можешь оставаться рядом со мной. Ты ведь знаешь, какую цену платит Божественный чиновник, воплощаясь в мире людей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>