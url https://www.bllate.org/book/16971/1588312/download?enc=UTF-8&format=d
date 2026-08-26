--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Окрестный хребет назывался Ваньмин, и площадь его доходила до ста шестидесяти квадратных километров. Даже с помощью духов и богов это было бы крайне тяжёлой задачей.</w:t>
+        <w:t>Окрестный хребет назывался Горой Ваньмин, и площадь его доходила до ста шестидесяти квадратных километров. Даже с помощью духов и богов это было бы крайне тяжёлой задачей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь-то он наконец понял, почему тогда, на бойне Сыдун, Цзин Сянь с таким упорством твердил, что он бессовестный.</w:t>
+        <w:t>Теперь-то он наконец понял, почему тогда, на Бойне «Сыдун», Цзин Сянь с таким упорством твердил, что он бессовестный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>