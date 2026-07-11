--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но куда их девать? В других лесах тоже обитают звериные ипостаси граждан.</w:t>
+        <w:t>Но куда их девать? В других лесах тоже обитают звериные формы граждан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь он ни на грош не верил словам Диффа. Человек, который осмеливается хлопать льва по заднице, никак не может быть робким.</w:t>
+        <w:t>Теперь он ни на грош не верил словам Диффа. Человек, который осмеливается трогать льва за задницу, никак не может быть робким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самуэль бесстрастно подумал: «Нет, Ся Цзо боднул кабан».</w:t>
+        <w:t>Самуэль бесстрастно подумал: «Нет, Ся Цзо был боднут кабаном».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты имеешь в виду спасателя, нанятого с Земли? Так они действительно могут приближаться к звериным ипостасям, даже к таким хищникам, как Ся Цзо?</w:t>
+        <w:t>— Ты имеешь в виду спасателя, нанятого с Земли? Так они действительно могут приближаться к звериным формам, даже к таким хищникам, как Ся Цзо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вся Империя знала, что принц — главный холостяк. Ему уже двадцать восемь, а он до сих пор не женат. Ещё пара лет, и его звериная ипостась исчезнет, а вместе с ней и желание искать пару.</w:t>
+        <w:t>Вся Империя знала, что принц — главный холостяк. Ему уже двадцать восемь, а он до сих пор не женат. Ещё пара лет, и его звериная форма исчезнет, а вместе с ней и желание искать пару.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но, судя по всему, Адонис тоже исчез больше месяца назад. Все предполагали, что у него начался период звериной ипостаси.</w:t>
+        <w:t>Но, судя по всему, Адонис тоже исчез больше месяца назад. Все предполагали, что у него начался период звериной формы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, это была шутка. Звериные ипостаси людей не интересовались противоположным полом.</w:t>
+        <w:t>Конечно, это была шутка. Звериные формы людей не интересовались противоположным полом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>