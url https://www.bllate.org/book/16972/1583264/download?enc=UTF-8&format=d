--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушаюсь, — ответил Лу Бай. Он уже ехал обратно и по пути систематизировал полученную информацию, чтобы составить краткий устный отчёт. — Я на пути к спасательному пункту, буду примерно через пятнадцать минут. Что касается причин появления чёрной пантеры днём, я предполагаю, что она, обладая острым обонянием, уловила заинтересовавший её запах и именно поэтому вышла…</w:t>
+        <w:t>— Слушаюсь, — ответил Лу Бай. Он уже ехал обратно и по пути систематизировал полученную информацию, чтобы составить краткий устный отчёт. — Я на пути к спасательному пункту, буду примерно через пятнадцать минут. Что касается причин появления чёрной пантеры днём, я предполагаю, что он, обладая острым обонянием, уловил заинтересовавший его запах и именно поэтому вышел…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да. За время пребывания в лесу я оставил немало своих запахов. Возможно, она шла по следу и оказалась поблизости. И именно сегодня я появился здесь, поэтому она пришла, чтобы удостовериться… Обоняние у чёрных пантер очень острое, и они весьма любопытны. Во время нашей встречи общение проходило гладко. Я лёг на землю, она обнюхала мои потовые железы, а после позволила мне находиться рядом и даже приняла предложенную еду. Весьма вероятно, что она приняла меня за сородича, с которым её связывают родственные узы, и настроена дружелюбно.</w:t>
+        <w:t>— Да. За время пребывания в лесу я оставил немало своих запахов. Возможно, она шла по следу и оказалась поблизости. И именно сегодня я появился здесь, поэтому она пришла, чтобы удостовериться… Обоняние у чёрных пантер очень острое, и они весьма любопытны. Во время нашей встречи общение проходило гладко. Я лёг на землю, он обнюхал мои потовые железы, а после позволил мне находиться рядом и даже принял предложенную еду. Весьма вероятно, что он принял меня за сородича, с которым его связывают родственные узы, и настроен дружелюбно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отлично! По состоянию клыков чёрной пантеры я определил, что ей около восьми лет, физическое состояние отличное. Интересно, спаривалась ли она с самками за последние пять лет? У такой выдающейся особи наверняка прекрасные гены.</w:t>
+        <w:t>— Отлично! По состоянию клыков чёрной пантеры я определил, что ему около восьми лет, физическое состояние отличное. Интересно, спаривался ли он с самками за последние пять лет? У такой выдающейся особи наверняка прекрасные гены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чёрная пантера очень умна. Она стоит с подветренной стороны. Это один из способов скрыть свой запах. Ветер дует отсюда туда, донося до неё лишь запах льва.</w:t>
+        <w:t>— Чёрная пантера очень умна. Он стоит с подветренной стороны. Это один из способов скрыть свой запах. Ветер дует отсюда туда, донося до неё лишь запах льва.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай ускорил шаг. Чёрная пантера в зарослях вдалеке, уловив приближающийся запах Лу Бая, остановилась и, настороженно приподняв треугольные уши, тряхнула ими. Её взгляд был серьёзным, зрачки то сужались, то расширялись, медленно меняясь.</w:t>
+        <w:t>Лу Бай ускорил шаг. Чёрная пантера в зарослях вдалеке, уловив приближающийся запах Лу Бая, остановилась и, настороженно приподняв треугольные уши, тряхнула ими. Его взгляд был серьёзным, зрачки то сужались, то расширялись, медленно меняясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,83 +4622,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ветер с равнины доносил запахи до самого носа пантеры. Она непрерывно втягивала воздух и, спустя мгновение, словно что-то определив, сделала несколько шагов в сторону Лу Бая.</w:t>
-[...31 lines deleted...]
-        <w:t>Сначала она двигалась осторожно, прощупывая почву, но затем ускорила шаг.</w:t>
+        <w:t>Ветер с равнины доносил запахи до самого носа пантеры. Он непрерывно втягивал воздух и, спустя мгновение, словно что-то определив, сделал несколько шагов в сторону Лу Бая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала он двигался осторожно, прощупывая почву, но затем ускорил шаг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрная пантера приблизилась, и Лу Бай увидел, что в её зубах зажат ремешок его камеры. Он остолбенел.</w:t>
+        <w:t>Чёрная пантера приблизилась, и Лу Бай увидел, что в его зубах зажат ремешок его камеры. Он остолбенел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>