--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лес огромен, и у чёрной пантеры наверняка есть своя территория. Вряд ли ей некуда пойти. Лу Баю казалось, что за неё можно не беспокоиться.</w:t>
+        <w:t>Лес огромен, и у чёрной пантеры наверняка есть своя территория. Вряд ли ему некуда пойти. Лу Баю казалось, что за него можно не беспокоиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,83 +430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрная пантера осталась одна посреди травы. Она долго и неподвижно смотрела вслед удаляющимся силуэтам льва и Лу Бая.</w:t>
-[...31 lines deleted...]
-        <w:t>Будучи хищником-одиночкой, пантера привыкла к уединённой жизни. В отличие от настоящих диких животных, она проводила в звериной форме лишь три месяца в году и не испытывала даже желания преследовать самок. О маленьких пантерах не могло быть и речи.</w:t>
+        <w:t>Чёрная пантера остался один посреди травы. Он долго и неподвижно смотрел вслед удаляющимся силуэтам льва и Лу Бая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи хищником-одиночкой, пантера привык к уединённой жизни. В отличие от настоящих диких животных, он проводил в звериной форме лишь три месяца в году и не испытывал даже желания преследовать самок. О маленьких пантерах не могло быть и речи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,115 +590,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно уловив родной запах, пантера пробудила забытые в глубинах генетической памяти чувства. В ней зародилось желание приблизиться. Впервые она приняла пищу от «сородича», впервые они так нежно вылизывали друг друга. Таких данных о поведении людей в звериной форме в базе данных спасательной станции ещё никогда не было.</w:t>
-[...63 lines deleted...]
-        <w:t>Её шаги становились всё быстрее, и идущий позади Лу Бая лев ощутил присутствие угрозы.</w:t>
+        <w:t>Внезапно уловив родной запах, пантера пробудил забытые в глубинах генетической памяти чувства. В нём зародилось желание приблизиться. Впервые он принял пищу от «сородича», впервые они так нежно вылизывали друг друга. Таких данных о поведении людей в звериной форме в базе данных спасательной станции ещё никогда не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная пантера поднял лапу и последовал за ними. Его влажный нос ловил в вечернем ветре запах Лу Бая… Если он не пойдёт за ним, этот запах исчезнет, а ему этого не хотелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его шаги становились всё быстрее, и идущий позади Лу Бая лев ощутил присутствие угрозы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Идущая позади чёрная пантера вела себя спокойно и не провоцировала льва. Лу Бай был в ней уверен, поэтому, если она захочет погостить, он будет только рад.</w:t>
-[...31 lines deleted...]
-        <w:t>Лев шёл впереди, за ним ковылял Лу Бай, а замыкала эту процессию, держась на расстоянии, чёрная пантера. Три фигуры, выстроившиеся в линию, пересекали пустынную равнину в сгущающихся сумерках.</w:t>
+        <w:t>Идущий позади чёрная пантера вёл себя спокойно и не провоцировал льва. Лу Бай был в нём уверен, поэтому, если он захочет погостить, он будет только рад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лев шёл впереди, за ним ковылял Лу Бай, а замыкал эту процессию, держась на расстоянии, чёрная пантера. Три фигуры, выстроившиеся в линию, пересекали пустынную равнину в сгущающихся сумерках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрная пантера подошла к двери и принялась расхаживать взад-вперёд. Новая обстановка явно её настораживала. Её чуткий нос улавливал множество неприятных, смешанных запахов: чужого человека и того льва, что был внутри.</w:t>
+        <w:t>Чёрная пантера подошёл к двери и принялся расхаживать взад-вперёд. Новая обстановка явно его настораживала. Его чуткий нос улавливал множество неприятных, смешанных запахов: чужого человека и того льва, что был внутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,83 +1902,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но эта пантера, казалось, не хотела уходить. Запах Лу Бая перебивал все остальные, даря ей чувство комфорта и близости.</w:t>
-[...31 lines deleted...]
-        <w:t>На мониторе было видно, как чёрная пантера улеглась у входа. Одна половина её тела покоилась на пороге, другая оставалась снаружи. Так она могла и дышать свежим воздухом, и наблюдать за Лу Баем, который, раздеваясь, осматривал себя.</w:t>
+        <w:t>Но эта пантера, казалось, не хотел уходить. Запах Лу Бая перебивал все остальные, даря ему чувство комфорта и близости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мониторе было видно, как чёрная пантера улегся у входа. Одна половина его тела покоилась на пороге, другая оставалась снаружи. Так он мог и дышать свежим воздухом, и наблюдать за Лу Баем, который, раздеваясь, осматривал себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Быстро оденьтесь, а то простудитесь.</w:t>
+        <w:t>— Быстро оденься, а то простудишься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>