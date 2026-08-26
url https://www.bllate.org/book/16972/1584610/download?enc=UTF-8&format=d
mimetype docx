--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обычно чёрные леопарды не охотятся при свете дня: их иссиня-чёрная шкура слишком заметна на открытом пространстве. Но этот хищник обладал безграничным терпением. Он замер, превратившись в неподвижную тень, выжидая идеальный момент.</w:t>
+        <w:t>Обычно чёрные пантеры не охотятся при свете дня: их иссиня-чёрная шкура слишком заметна на открытом пространстве. Но этот хищник обладал безграничным терпением. Он замер, превратившись в неподвижную тень, выжидая идеальный момент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы не дать жертве подняться, леопард задействовал всю мощь своих челюстей и шейных мышц. Резкий рывок — и кость хрустнула, окончательно лишая антилопу возможности двигаться.</w:t>
+        <w:t>Чтобы не дать жертве подняться, пантера задействовала всю мощь своих челюстей и шейных мышц. Резкий рывок — и кость хрустнула, окончательно лишая антилопу возможности двигаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Леопарды не едят падаль, они предпочитают свежую плоть.</w:t>
+        <w:t>Пантеры не едят падаль, они предпочитают свежую плоть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,83 +1262,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Добыча весила почти две трети от его собственного веса, поэтому хищнику приходилось прилагать колоссальные усилия. Обычно леопарды затаскивают еду на дерево, чтобы насладиться ею в одиночестве. Они никогда не делятся — разве что в период спаривания самец может уступить кусок самке, чтобы завоевать её расположение.</w:t>
-[...31 lines deleted...]
-        <w:t>Путь в четыре километра с таким грузом измотал бы любого. Когда чёрный леопард добрался до спасательной станции, он буквально рухнул от усталости.</w:t>
+        <w:t>Добыча весила почти две трети от его собственного веса, поэтому хищнику приходилось прилагать колоссальные усилия. Обычно пантеры затаскивают еду на дерево, чтобы насладиться ею в одиночестве. Они никогда не делятся — разве что в период спаривания самец может уступить кусок самке, чтобы завоевать её расположение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Путь в четыре километра с таким грузом измотал бы любого. Когда чёрная пантера добралась до спасательной станции, она буквально рухнула от усталости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В центре мониторинга сотрудники застыли у экранов, не веря своим глазам. Во-первых, чёрные леопарды крайне редко охотятся днём. Во-вторых, они никогда, ни при каких обстоятельствах не приносят добычу «домой», чтобы поделиться.</w:t>
+        <w:t>В центре мониторинга сотрудники застыли у экранов, не веря своим глазам. Во-первых, чёрные пантеры крайне редко охотятся днём. Во-вторых, они никогда, ни при каких обстоятельствах не приносят добычу «домой», чтобы поделиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрный леопард, встреченный им в эти дни, был настолько великолепен, что Лу Бай решил отодвинуть на второй план даже прилипчивого льва. Новый альбом, посвящённый пантере, получался куда более глубоким и качественным, чем первый.</w:t>
+        <w:t>Чёрная пантера, встреченная им в эти дни, была настолько великолепна, что Лу Бай решил отодвинуть на второй план даже прилипчивого льва. Новый альбом, посвящённый пантере, получался куда более глубоким и качественным, чем первый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самуэль, получив уведомление, тут же открыл новинку. Альбом о чёрном леопарде? Он слегка прищурил свои золотистые глаза. Принц был уверен, что следующим героем станет Ся Цзо.</w:t>
+        <w:t>Самуэль, получив уведомление, тут же открыл новинку. Альбом о чёрной пантере? Он слегка прищурил свои золотистые глаза. Принц был уверен, что следующим героем станет Ся Цзо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t># Таинственный охотник лесных дебрей — Чёрный леопард #</w:t>
+        <w:t># Таинственный охотник лесных дебрей — Чёрная пантера #</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем было известно, что дикие звери скрытны, а чёрные леопарды и вовсе встречаются крайне редко, предпочитая ночной образ жизни. В этом же альбоме было множество чётких снимков, видео с дневной трапезой и даже подробные замеры.</w:t>
+        <w:t>Всем было известно, что дикие звери скрытны, а чёрные пантеры и вовсе встречаются крайне редко, предпочитая ночной образ жизни. В этом же альбоме было множество чётких снимков, видео с дневной трапезой и даже подробные замеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,83 +2510,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Судя по ракурсу, фотограф стоял меньше чем в метре от хищника! Невероятно. Скорее всего, это спутниковая съёмка с мощным зумом».</w:t>
-[...31 lines deleted...]
-        <w:t>«Определённо спутник. Те, кто верит, что человек может так подойти к леопарду — не смешите».</w:t>
+        <w:t>«Судя по ракурсу, фотограф стоял меньше чем в метре от пантеры! Невероятно. Скорее всего, это спутниковая съёмка с мощным зумом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Определённо спутник. Те, кто верит, что человек может так подойти к пантере — не смешите».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,83 +3246,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он обернулся и увидел чёрного леопарда, который дремал на металлическом помосте. Вот он — главный герой, принёсший ему целое состояние.</w:t>
-[...31 lines deleted...]
-        <w:t>— Большой черныш, — Лу Бай подошёл к нему и тоже приобнял, притиснувшись щекой к тёплой шкуре. В порыве нежности он почувствовал, как что-то тёплое и шершавое коснулось его губ. Оказалось, леопард, решив лизнуть его в макушку, промахнулся: — Ой...</w:t>
+        <w:t>Он обернулся и увидел чёрную пантеру, который дремал на металлическом помосте. Вот он — главный герой, принёсший ему целое состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большой черныш, — Лу Бай подошёл к нему и тоже приобнял, притиснувшись щекой к тёплой шкуре. В порыве нежности он почувствовал, как что-то тёплое и шершавое коснулось его губ. Оказалось, пантера, решив лизнуть его в макушку, промахнулась: — Ой...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Леопард терпел эти вольности, пока ему не надоело. Он издал низкое, угрожающее рычание и приоткрыл пасть, делая вид, что сейчас проглотит руку Лу Бая целиком. Но на деле он лишь слегка прихватил его ладонь, даже не коснувшись кожи зубами.</w:t>
+        <w:t>Пантера терпел эти вольности, пока ему не надоело. Он издал низкое, угрожающее рычание и приоткрыл пасть, делая вид, что сейчас проглотит руку Лу Бая целиком. Но на деле он лишь слегка прихватил его ладонь, даже не коснувшись кожи зубами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>