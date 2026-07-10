--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -206,115 +206,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понимаю, — ответил Самуэль, но, не желая, чтобы Лу Бай питал напрасные надежды, добавил: — Тигры обитают в далеких заснеженных лесах у подножия гор. Здесь ты их не встретишь.</w:t>
-[...63 lines deleted...]
-        <w:t>Значит, все тигры там? Что ж, тогда встреча и впрямь маловероятна. Разве что специально отправиться туда на летательном аппарате и обосноваться в одном из пунктов помощи.</w:t>
+        <w:t>— Понимаю, — ответил Самуэль, но, не желая, чтобы Лу Бай питал напрасные надежды, добавил: — Тигры обитают в далеких лесах Снежной горы. Здесь ты их не встретишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Бай изучал карту заповедника и знал, что территория его огромна: бескрайние равнины и болота на западе, девственные леса в центре, котловины чуть дальше... А леса Снежной горы находились у самой границы разведанной зоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, все тигры там? Что ж, тогда встреча и впрямь маловероятна. Разве что специально отправиться туда на летательном аппарате и обосноваться в одном из спасательных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для Макса присутствие рядом с коллегой наследного принца и командующего Адониса было верхом крутизны, от одной мысли об этом дух захватывало.</w:t>
+        <w:t>Для Макса присутствие рядом с коллегой наследного принца и командующего армией Адониса было верхом крутизны, от одной мысли об этом дух захватывало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>