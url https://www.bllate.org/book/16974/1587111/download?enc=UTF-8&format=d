--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он понимал, почему Вэн так поступает. Тао Фанъи и самому нравилось, когда дети его ценили, но он всё же должен был направить Вэна на правильный путь.</w:t>
+        <w:t>Он понимал, почему Ван так поступает. Тао Фанъи и самому нравилось, когда ребёнок его ценил, но он всё же должен был направить Вана на правильный путь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того, как Вэн распределил роли, они тут же начали вести себя как слуги и служанки из сериалов.</w:t>
+        <w:t>После того, как Ван распределил роли, они тут же начали вести себя как слуги и служанки из сериалов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потому что в любовных романах главному герою запрещено создавать намёки на однополые отношения, — пояснил Вэн.</w:t>
+        <w:t>— Потому что в любовных романах главному герою запрещено создавать намёки на однополые отношения, — пояснил Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,83 +622,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Записав, он снова принялся уговаривать Вэна, говоря, что им не стоит так поступать, что их главная цель — найти часть тела Тао Фанъи, а не издеваться над этими бедными игрушками.</w:t>
-[...31 lines deleted...]
-        <w:t>— Эти настоящие игрушки не такие уж и бедные. Их хозяин ещё совсем маленький и никогда их не забудет, — Вэн считал, что те две группы фантастических существ были более жалкими, ведь их хозяева уже выросли.</w:t>
+        <w:t>Записав, он снова принялся уговаривать Вана, говоря, что им не стоит так поступать, что их главная цель — найти часть тела Тао Фанъи, а не издеваться над этими бедными игрушками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти настоящие игрушки не такие уж и бедные. Их хозяин ещё совсем маленький и никогда их не забудет, — Ван считал, что те две группы фантастических существ были более жалкими, ведь их хозяева уже выросли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они считали, что догадки Вэна — это лишь предрассудки. Как их могли забыть?</w:t>
+        <w:t>Они считали, что догадки Вана — это лишь предрассудки. Как их могли забыть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,115 +974,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн всегда относился к ним холодно. Он говорил им принять реальность, смириться с тем, что они устарели.</w:t>
-[...63 lines deleted...]
-        <w:t>— Я знаю, что они жалки, я просто их не жалею, — сказал Вэн.</w:t>
+        <w:t>Ван всегда относился к ним холодно. Он говорил им принять реальность, смириться с тем, что они устарели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, ты не считаешь их жалкими, — Тао Фанъи чувствовал, что Ван постоянно провоцирует этих фантастических существ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, что они жалки, я просто их не жалею, — сказал Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн:</w:t>
+        <w:t>Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отвергнутые эпохой жалки. Таковы они и есть, — пояснил Вэн.</w:t>
+        <w:t>— Отвергнутые эпохой жалки. Таковы они и есть, — пояснил Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потому что у этих произведений проблемы с моралью, ты не заметил? — спросил Вэн.</w:t>
+        <w:t>— Потому что у этих произведений проблемы с моралью, ты не заметил? — спросил Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сейчас такие желания слишком прямолинейны и неприкрыты, их презирают, — сказал Вэн.</w:t>
+        <w:t>— Сейчас такие желания слишком прямолинейны и неприкрыты, их презирают, — сказал Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,83 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не совсем. Просто желаниям придают более благопристойный вид, делают их более завуалированными, — Вэн улыбнулся. — Это тоже довольно забавно.</w:t>
-[...31 lines deleted...]
-        <w:t>— Правда? — Тао Фанъи считал, что и такое восприятие Вэна было довольно однобоким, но сейчас было не время для споров. Ему нужно было помочь этим настоящим игрушкам избавиться от статуса игрушек третьего сорта.</w:t>
+        <w:t>— Не совсем. Просто желаниям придают более благопристойный вид, делают их более завуалированными, — Ван улыбнулся. — Это тоже довольно забавно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? — Тао Фанъи считал, что и такое восприятие Вана было довольно однобоким, но сейчас было не время для споров. Ему нужно было помочь этим настоящим игрушкам избавиться от статуса игрушек третьего сорта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн:</w:t>
+        <w:t>Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тоже верно. Тогда теперь им нельзя вступать в брак, — холодно сказал Вэн.</w:t>
+        <w:t>— Тоже верно. Тогда теперь им нельзя вступать в брак, — холодно сказал Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я и не придерживаюсь человечности, — Вэн указал на пол. — Кто из здесь присутствующих — человек? Нечеловеческим существам запрещено требовать человеческих прав.</w:t>
+        <w:t>— Я и не придерживаюсь человечности, — Ван указал на пол. — Кто из здесь присутствующих — человек? Нечеловеческим существам запрещено требовать человеческих прав.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,115 +2190,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О, в приключенческих романах с прокачкой героя такие намёки вполне допустимы, так можно привлечь больше читателей, — снова сказал Вэн.</w:t>
-[...63 lines deleted...]
-        <w:t>— Потому что я всегда на острие моды. Что бы ты ни спросил, я всё знаю, — Вэн довольно заурчал.</w:t>
+        <w:t>— О, в приключенческих романах с прокачкой героя такие намёки вполне допустимы, так можно привлечь больше читателей, — снова сказал Ван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты всё это знаешь?! — Тао Фанъи ещё больше восхитился Ваном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я всегда на острие моды. Что бы ты ни спросил, я всё знаю, — Ван довольно заурчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не так уж и преувеличивай, — Вэн почесал голову, немного смутившись.</w:t>
+        <w:t>— Не так уж и преувеличивай, — Ван почесал голову, немного смутившись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ха-ха, можно, — Вэн согласился и только потом понял, что сказал.</w:t>
+        <w:t>— Ха-ха, можно, — Ван согласился и только потом понял, что сказал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн высунул голову, чтобы посмотреть.</w:t>
+        <w:t>Ван высунул голову, чтобы посмотреть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн подчеркнул:</w:t>
+        <w:t>Ван подчеркнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы их видели. Я-то думал, они вас совсем забыли, — Вэн, поразмыслив, решил, что это логично.</w:t>
+        <w:t>— Вы их видели. Я-то думал, они вас совсем забыли, — Ван, поразмыслив, решил, что это логично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>