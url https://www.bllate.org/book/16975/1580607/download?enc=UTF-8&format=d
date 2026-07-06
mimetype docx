--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Чживэнь, казалось, ожидал этого вопроса и спокойно объяснил: «Ваше Превосходительство, ваша сила уже давно достигла предела. Чтобы прорваться на новый уровень, вы решили пойти на крайние меры: рассеять свою демоническую силу, оставив лишь зародыш души, и использовать эту возможность, чтобы достичь новых высот. Возможно, из-за столь смелого шага пострадала и ваша память, и вы забыли о событиях последних десяти лет».</w:t>
+        <w:t>Е Чживэнь, казалось, ожидал этого вопроса и спокойно объяснил: «Ваше Превосходительство, ваша сила уже давно достигла предела. Чтобы прорваться на новый уровень, вы решили пойти на крайние меры: рассеять свою демоническую силу, оставив лишь Юаньин, и использовать эту возможность, чтобы достичь новых высот. Возможно, из-за столь смелого шага пострадала и ваша память, и вы забыли о событиях последних десяти лет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже глава школы почувствовал необычайную силу этого удара и впервые по-настоящему обратил внимание на этого ученика внешней ступени.</w:t>
+        <w:t>Даже Цзунчжу почувствовал необычайную силу этого удара и впервые по-настоящему обратил внимание на этого ученика внешней ступени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава школы же мягко улыбнулся: «Даже если и не тигр, то на кошку похоже. Для ученика внешней ступени достичь такого уровня — большая редкость».</w:t>
+        <w:t>Цзунчжу же мягко улыбнулся: «Даже если и не тигр, то на кошку похоже. Для ученика внешней ступени достичь такого уровня — большая редкость».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,83 +2574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В день, когда он достиг стадии Золотого ядра, с небес обрушилась грозовая скорбь такой мощи, какой не бывало у обычных учеников внешней ступени.</w:t>
-[...31 lines deleted...]
-        <w:t>Это было настолько поразительно, что даже глава школы, ранее не обращавший на Те Хэнцю особого внимания, пришёл лично посмотреть.</w:t>
+        <w:t>В день, когда он достиг стадии Цзиньдань, с небес обрушилось Грозовое бедствие такой мощи, какой не бывало у обычных учеников внешней ступени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было настолько поразительно, что даже Цзунчжу, ранее не обращавший на Те Хэнцю особого внимания, пришёл лично посмотреть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сделать ученика внешней ступени личным учеником главы школы — какая немыслимая честь!</w:t>
+        <w:t>Сделать ученика внешней ступени личным учеником Цзунчжу — какая немыслимая честь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стиснув зубы, Те Хэнцю терпел муки грозовой скорби и распространил своё духовное сознание ещё дальше, за пределы Пика Ста Чжанов, к Павильону, где слушают снег.</w:t>
+        <w:t>Стиснув зубы, Те Хэнцю терпел муки Грозового бедствия и распространил своё духовное сознание ещё дальше, за пределы Пика Ста Чжанов, к Павильону, где слушают снег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>