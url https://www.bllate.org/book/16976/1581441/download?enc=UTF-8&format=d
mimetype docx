--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой господин Чжань инстинктивно поднял руки, чтобы обнять Ци Яо, но от неожиданности пошатнулся и едва не упал. Он тут же нахмурился.</w:t>
+        <w:t>Молодой господин Чжань инстинктивно поднял руки, чтобы подхватить Ци Яо, но от неожиданности пошатнулся и едва не упал. Он тут же нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отлично! — Ци Яо радостно подобрал карту и направился к выходу из переулка, размышляя о том, что сегодня у него удачный день: и брат, и старший товарищ дали ему денег на карманные расходы. На завтрак можно будет позволить себе лишнее яйцо.</w:t>
+        <w:t>— Отлично! — Ци Яо радостно подобрал карту и направился к выходу из переулка, размышляя о том, что сегодня у него удачный день: и брат, и старший брат-ученик дали ему денег на карманные расходы. На завтрак можно будет позволить себе лишнее яйцо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат-ученик, не забудь вынести мусорные баки.</w:t>
+        <w:t>— Старший брат-ученик, не забудь почистить мусорные баки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лили осталась стоять в дверях. Она с отчаянием посмотрела на вышедшего в коридор Ци Хэюя, и в её глазах читался немой укор: «Ты что, не собираешься его остановить?»</w:t>
+        <w:t>Лили осталась стоять в дверях. Она с отчаянием посмотрела на находящегося внутри Ци Хэюя, и в её глазах читался немой укор: «Ты что, не собираешься его остановить?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>