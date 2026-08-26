--- v0 (2026-05-21)
+++ v1 (2026-08-26)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На четвёртом живут сестра Юэюэ и старушка Ван, но они редко выходят. Бабушка Ван старенькая, у неё была травма таза, а на днях совсем слегла. А сестра Юэюэ… он раньше был мальчиком, но после одного несчастного случая стал девочкой. Поэтому он очень чувствительный, настоящий интроверт, замкнутый и социофоб, из дома почти не выходит.</w:t>
+        <w:t>— На четвёртом живут сестра Юэюэ и старушка Ван, но они редко выходят. Бабушка Ван старенькая, у неё была травма таза, а на днях совсем слегла. А сестра Юэюэ… он раньше был мальчиком, но после одного несчастного случая стал девочкой. Поэтому она очень чувствительная, настоящая интровертка, замкнутая и социофобка, из дома почти не выходит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это что, зависть клучшему сотруднику? Вы что, тоже, как те, собираетесь устроить мне травлю на рабочем месте?</w:t>
+        <w:t>— Это что, зависть к лучшему сотруднику? Вы что, тоже, как те, собираетесь устроить мне травлю на рабочем месте?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>