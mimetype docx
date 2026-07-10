--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А внутри, в учительской столовой, аномалия-повариха продолжала плести свою паутину. На тонких нитях, словно серебряные бусины, висели капли, без сомнения, смертельного яда.</w:t>
+        <w:t>А внутри, в учительской столовой, Тётушка из столовой продолжала плести свою паутину. На тонких нитях, словно серебряные бусины, висели капли, без сомнения, смертельного яда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С Линлинем всё в порядке?</w:t>
+        <w:t>— С Цзинлинем всё в порядке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Чжань Цзинлинь и делал вид, что недолюбливает Ци Яо, но отец знал своего сына. Ему нравился этот младший товарищ. Услышав, что Ци Яо — сирота и живёт на стипендию, Чжань Цзинлинь все четыре года в лаборатории тайно и явно помогал ему.</w:t>
+        <w:t>Хотя Чжань Цзинлинь и делал вид, что недолюбливает Ци Яо, но отец знал своего сына. Ему нравился этот младший брат-ученик. Услышав, что Ци Яо — сирота и живёт на стипендию, Чжань Цзинлинь все четыре года в лаборатории тайно и явно помогал ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По правде говоря, Чжань Цзинлиню и Ци Яо это не грозило. Молодой господин Чжань был красив, в студенческие годы в белой футболке и джинсах он был настоящей первой любовью кампуса. А про Ци Яо и говорить нечего — маленький король Бигль, пока не начинал лаять, был самым милым и очаровательным созданием.</w:t>
+        <w:t>По правде говоря, Чжань Цзинлиню и Ци Яо это не грозило. Молодой господин Чжань был красив, в студенческие годы в белой футболке и джинсах он был настоящей первой любовью кампуса. А про Ци Яо и говорить нечего — Маленький король Бигль, пока не начинал лаять, был самым милым и очаровательным созданием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>