--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Может, ему кажется, но после укуса зомби его сила…</w:t>
+        <w:t>Может, ему кажется, но после того, как его поцарапал зомби, его сила…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фу Чэн улыбнулся. Глядя на сосредоточенные лица жены и сына, он почувствовал, как его сердце тает.</w:t>
+        <w:t>Фу Чэн улыбнулся. Глядя на сосредоточенные лица мужа и сына, он почувствовал, как его сердце тает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не знал, сможет ли, окончательно превратившись в зомби, узнать жену и сына.</w:t>
+        <w:t>Он не знал, сможет ли, окончательно превратившись в зомби, узнать мужа и сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот только интересно, если он будет постоянно повторять про себя имена жены и сына, сможет ли он стать зомби, который…</w:t>
+        <w:t>Вот только интересно, если он будет постоянно повторять про себя имена мужа и сына, сможет ли он стать зомби, который…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>