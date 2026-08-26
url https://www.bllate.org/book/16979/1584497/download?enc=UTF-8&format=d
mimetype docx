--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -78,115 +78,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ошибки быть не может, — уверенно ответила система. — Завтра главе клана Цинь исполняется пятьдесят лет. Ради этого события все члены клана, что были в отъезде, вернулись домой.</w:t>
-[...63 lines deleted...]
-        <w:t>Так клан Цинь, некогда правивший в Городе Красной Скалы, превратился лишь в печальную страницу истории.</w:t>
+        <w:t>— Ошибки быть не может, — уверенно ответила система. — Завтра главе семьи Цинь исполняется пятьдесят лет. Ради этого события все члены семьи, что были в отъезде, вернулись домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому, когда грянула беда, никто из огромной семьи Цинь не смог спастись. Все были вырезаны до единого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так семья Цинь, некогда правившая в Городе Красной Скалы, превратилась лишь в печальную страницу истории.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первая часть речи не произвела на Цинь Юаня особого впечатления. Он, конечно, верил, что он — дитя судьбы, но не считал, что Цинь Сюаньюань сможет его превзойти. Ведь он из будущего, знает весь сюжет. Как он может проиграть вымышленному персонажу?</w:t>
+        <w:t>Первая часть речи не произвела на Цинь Юаня особого впечатления. Он, конечно, верил, что он — дитя Небесной Судьбы, но не считал, что Цинь Сюаньюань сможет его превзойти. Ведь он из будущего, знает весь сюжет. Как он может проиграть вымышленному персонажу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,115 +1326,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Защитные формации были сломаны, и шум во дворе разбудил спящих.</w:t>
-[...63 lines deleted...]
-        <w:t>— Кто вы такие, что осмелились ворваться в мой клан Цинь?!</w:t>
+        <w:t>Защитные строи были сломаны, и шум во дворе разбудил спящих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Хэ и старейшины семьи выбежали первыми. Увидев, что люди в черном направляются к храму, они преградили им путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто вы такие, что осмелились ворваться в мою семью Цинь?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо Цинь Хэ помрачнело. Он чувствовал, что эти люди были намного сильнее его и старейшин. Если дело дойдет до битвы, клан Цинь вряд ли выстоит.</w:t>
+        <w:t>Лицо Цинь Хэ помрачнело. Он чувствовал, что эти люди были намного сильнее его и старейшин. Если дело дойдет до битвы, семья Цинь вряд ли выстоит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господа, что привело вас в мой клан в столь поздний час? Если вам нужно золото, мой клан может предложить десять тысяч.</w:t>
+        <w:t>— Господа, что привело вас в мою семью в столь поздний час? Если вам нужно золото, моя семья может предложить десять тысяч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,83 +1742,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При этой сумме у Цинь Хэ заболело сердце. Двести тысяч — это была почти половина состояния клана, и это была максимальная сумма, которой он мог распоряжаться.</w:t>
-[...31 lines deleted...]
-        <w:t>Больше — и клан, даже если переживет эту ночь, придет в упадок.</w:t>
+        <w:t>При этой сумме у Цинь Хэ заболело сердце. Двести тысяч — это была почти половина состояния семьи, и это была максимальная сумма, которой он мог распоряжаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше — и семья, даже если переживет эту ночь, придет в упадок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,115 +1838,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что Цинь Хэ и его люди не собираются уходить с дороги, один из них без колебаний нанес удар в сердце главы клана.</w:t>
-[...63 lines deleted...]
-        <w:t>Члены клана вскрикнули от ужаса. Цинь Хэ тоже решил, что ему пришел конец.</w:t>
+        <w:t>Видя, что Цинь Хэ и его люди не собираются уходить с дороги, один из них без колебаний нанес удар в сердце главы семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава семьи! / Отец!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Члены семьи вскрикнули от ужаса. Цинь Хэ тоже решил, что ему пришел конец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспышка белого света, и огромный защитный барьер окутал всех членов клана Цинь.</w:t>
+        <w:t>Вспышка белого света, и огромный защитный барьер окутал всех членов семьи Цинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Члены клана были в недоумении. Лишь Цинь Хэ, словно что-то вспомнив, достал из-за пазухи защитный талисман.</w:t>
+        <w:t>Члены семьи были в недоумении. Лишь Цинь Хэ, словно что-то вспомнив, достал из-за пазухи защитный талисман.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока клан Цинь пребывал в смятении, со стороны храма прибежал слуга.</w:t>
+        <w:t>Пока семья Цинь пребывала в смятении, со стороны храма прибежал слуга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,83 +2318,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Людям в черном тоже стало не до клана Цинь. Они бросились к храму, надеясь найти свою цель до того, как огонь разгорится.</w:t>
-[...31 lines deleted...]
-        <w:t>Клан Цинь последовал за ними.</w:t>
+        <w:t>Людям в черном тоже стало не до семьи Цинь. Они бросились к храму, надеясь найти свою цель до того, как огонь разгорится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Цинь последовала за ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Быстрее! Подвеска спрятана под формацией! Капни кровью на руны!] — торопила система.</w:t>
+        <w:t>[Быстрее! Подвеска спрятана под строем! Капни кровью на руны!] — торопила система.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Именно в этот момент в храм ворвались члены клана Цинь и люди в черном. Они увидели подозрительного человека в маске, который лежал на полу, прижимая к себе деревянную шкатулку…</w:t>
+        <w:t>Именно в этот момент в храм ворвались члены семьи Цинь и люди в черном. Они увидели подозрительного человека в маске, который лежал на полу, прижимая к себе деревянную шкатулку…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>