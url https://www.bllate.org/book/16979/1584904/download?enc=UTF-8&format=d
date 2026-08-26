--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -558,147 +558,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Цзюаньи помнил, что на первой странице родословной книги клана Бо, начиная с той легендарной женщины-главы, десятки прямых потомков погибли в этой войне трех кланов.</w:t>
-[...95 lines deleted...]
-        <w:t>Правдивость этих слухов оставалась под вопросом, но Бо Цзюаньи, как потомок клана Бо, прекрасно понимал, что всем, чем он наслаждается сегодня, он обязан жертвам своих предков.</w:t>
+        <w:t>Бо Цзюаньи помнил, что на первой странице родословной книги семьи Бо, начиная с той легендарной женщины-главы, десятки прямых потомков погибли в этой войне трех кланов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была слава семьи Бо, но также и его боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ходили даже слухи, что самый таинственный предок семьи Бо, Бо Юнье, тоже участвовал в той войне и был единственным из семьи Бо, кто выжил на поле боя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правдивость этих слухов оставалась под вопросом, но Бо Цзюаньи, как потомок семьи Бо, прекрасно понимал, что всем, чем он наслаждается сегодня, он обязан жертвам своих предков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это… золотой свет заслуг?!</w:t>
+        <w:t>Это… золотой свет заслуг и добродетели?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>