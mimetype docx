--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твоя душа... она отмечена печатью странности.</w:t>
+        <w:t>— Твоя душа... в ней есть что-то необычное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Цзюаньи находился выше, и Цинь Сюаньюаню пришлось задрать голову, чтобы рассмотреть его. Это был уже не тот промокший беглец, которого он мельком видел у озера.</w:t>
+        <w:t>Бо Цзюаньи находился выше, и Цинь Сюаньюаню пришлось задрать голову, чтобы рассмотреть его. Он уже не был тем, каким виделся в их мимолетной встрече у озера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Густой, удушливый аромат смерти — кошмар любого, кто когда-либо возвращался с полей великих сражений. Дракона поразило то, что аура крови и жажда убийства, окутывавшие Цинь Сюаньюаня, ничуть не уступали тем, что он чувствовал на войне богов. Столь плотная концентрация темной энергии могла означать лишь одно.</w:t>
+        <w:t>Густой, удушливый аромат смерти — кошмар любого, кто когда-либо возвращался с полей великих сражений. Дракона поразило то, что аура крови и жажда убийства, окутывавшие Цинь Сюаньюаня, ничуть не уступали тем, что он чувствовал на поле боя. Столь плотная концентрация темной энергии могла означать лишь одно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Понятия «демонический практик» и «злобный заклинатель» часто путали, но между ними лежала пропасть. Путь демонов был сложен: там были и природные демоны, и те, кто пал во тьму из-за искажения линзы мира, и просто вольнодумцы. Среди них встречались как герои, так и подлецы.</w:t>
+        <w:t>Понятия «демонический практик» и «злобный заклинатель» часто путали, но между ними лежала пропасть. Путь демонов был сложен: там были и природные демоны, и те, кто позже пал в демонизм, и те, чьи духовные корни были осквернены, или же те, кто просто не желал быть скованным условностями. Среди них встречались как герои, так и подлецы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Опять! — Командир в ярости ударил кулаком по стене. Размокшая от дождя кладка пошла трещинами. — Используй талисман поиска еще раз! Не верю, что он мог уйти так далеко!</w:t>
+        <w:t>— Опять! — Командир в ярости ударил кулаком по стене. Размокшая от дождя кладка пошла трещинами. — Используй Талисман поиска следов еще раз! Не верю, что он мог уйти так далеко!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>