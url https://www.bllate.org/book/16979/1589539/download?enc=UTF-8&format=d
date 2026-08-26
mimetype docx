--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -3182,83 +3182,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Бо Юньe никогда не интересовали другие, кроме Бо Цзюаньи.</w:t>
-[...31 lines deleted...]
-        <w:t>Однако Бо Цзюаньи почему-то почувствовал себя немного виноватым. Хотя он и не понимал, откуда взялось это чувство, он все же достал кое-что и протянул Бо Юньe.</w:t>
+        <w:t>А Бо Юнье никогда не интересовали другие, кроме Бо Цзюаньи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Бо Цзюаньи почему-то почувствовал себя немного виноватым. Хотя он и не понимал, откуда взялось это чувство, он все же достал кое-что и протянул Бо Юнье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако Бо Юньe, увидев кристалл, ничего не сказал. Он лишь взмахнул рукавом, и на колени Бо Цзюаньи посыпалась целая гора драконьих кристаллов.</w:t>
+        <w:t>Однако Бо Юнье, увидев кристалл, ничего не сказал. Он лишь взмахнул рукавом, и на колени Бо Цзюаньи посыпалась целая гора драконьих кристаллов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Юньe же оставался спокоен. Эти сокровища, за которые все готовы были убить, не вызвали в его глазах ни малейшего отблеска.</w:t>
+        <w:t>Бо Юнье же оставался спокоен. Эти сокровища, за которые все готовы были убить, не вызвали в его глазах ни малейшего отблеска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раз Бо Цзюаньи не хочет, Бо Юньe не настаивал.</w:t>
+        <w:t>Раз Бо Цзюаньи не хочет, Бо Юнье не настаивал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>