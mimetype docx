--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Или, может, станет для тебя сосудом-треножником, чтобы ты мог поглотить его силу?!»</w:t>
+        <w:t>«Или, может, станет для тебя человеком-сосудом, чтобы ты мог практиковать цайбу?!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё равно ему осталось недолго. Когда Змейка примет человеческий облик, он уже будет мёртв и не станет помехой на его пути.</w:t>
+        <w:t>Всё равно ему осталось недолго. Когда Змейка примет человеческий облик, его тело погибнет, а Дао исчезнет, и он не станет помехой на его пути.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Холодный голос читал мантру чистого сердца, звуча так, словно говорящий был чужд всех желаний. Но Мо Янь в душе лишь усмехался.</w:t>
+        <w:t>Холодный голос читал Искусство чистого сердца, звуча так, словно говорящий был чужд всех желаний. Но Мо Янь в душе лишь усмехался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>