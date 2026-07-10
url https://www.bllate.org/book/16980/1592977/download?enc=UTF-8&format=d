--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты, бессмертный, а такой капризный? Чуть что, так сразу помирать собрался?</w:t>
+        <w:t>— Ты, Бессмертный Владыка, а такой капризный? Чуть что, так сразу помирать собрался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь подумал, что хочет, чтобы именно такой Лю Чжэчжи стал его императрицей.</w:t>
+        <w:t>Мо Янь подумал, что хочет, чтобы именно такой Лю Чжэчжи стал его Демонической императрицей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Это моя императрица. Я должен утащить этого небожителя в мир смертных, чтобы он вместе со мной наслаждался жизнью».</w:t>
+        <w:t>«Это моя Демоническая императрица. Я должен утащить этого небожителя в мир смертных, чтобы он вместе со мной наслаждался жизнью».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раз уж он решил спасти свою будущую императрицу и помочь ей восстановить силы, то вернуть себе трон Демонического Владыки нужно было как можно скорее.</w:t>
+        <w:t>Раз уж он решил спасти свою будущую Демоническую императрицу и помочь ему восстановить силы, то вернуть себе трон Демонического Владыки нужно было как можно скорее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Во-первых, разузнай, у кого в Шести мирах есть редкие небесные сокровища. Чем реже и старше, тем лучше. Неважно, у кого, просто разузнай.</w:t>
+        <w:t>— Во-первых, разузнай, у кого в Шести мирах есть редкие небесные материалы и земные сокровища. Чем реже и старше, тем лучше. Неважно, у кого, просто разузнай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>