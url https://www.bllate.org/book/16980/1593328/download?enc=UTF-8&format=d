--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он думает, что я развлекался в борделе, брезгует мной, а значит, не выйдет за меня и не станет моей демонической императрицей.</w:t>
+        <w:t>Он думает, что я развлекался в борделе, брезгует мной, а значит, не женится на мне и не станет моей демонической императрицей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,115 +3022,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Путь самосовершенствования — это путь совершенствования сердца. Поняв то, что терзало его душу, его душевное состояние улучшилось, что благотворно сказалось и на его душе. Не успел он договорить, как почувствовал, что его душа очистилась и укрепилась. Не успев насладиться этим ощущением, он увидел, как на его душе вспыхнул красный свет.</w:t>
-[...63 lines deleted...]
-        <w:t>В то же время Мо Янь тоже заметил на своей душе красную нить. В мгновение ока она потянула его, и он, не в силах сопротивляться, бросился к Лю Чжэчжи.</w:t>
+        <w:t>Путь самосовершенствования — это путь совершенствования сердца. Поняв то, что терзало его душу, его душевное состояние улучшилось, что благотворно сказалось и на его Божественной душе. Не успел он договорить, как почувствовал, что его Божественная душа очистилась и укрепилась. Не успев насладиться этим ощущением, он увидел, как на его Божественной душе вспыхнул красный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На запястье его Божественной души медленно проявилась красная нить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время Мо Янь тоже заметил на своей Божественной душе красную нить. В мгновение ока она потянула его, и он, не в силах сопротивляться, бросился к Лю Чжэчжи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как красная нить брака могла связать их души? Он никогда о таком не слышал.</w:t>
+        <w:t>Как красная нить брака могла связать их Божественные души? Он никогда о таком не слышал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Даже когда я был маленькой змейкой, я был так неотразим, что он полюбил меня без памяти, с первого взгляда отдал мне своё сердце и решил, что выйдет замуж только за меня!»</w:t>
+        <w:t>«Даже когда я был маленькой змейкой, я был так неотразим, что он полюбил меня без памяти, с первого взгляда отдал мне своё сердце и решил, что женится только на мне!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>