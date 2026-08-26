--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заставить такого гордеца пообещать место императрицы было непросто. Если бы не безрассудство Лю Чжэчжи, Мо Янь ни за что бы не сказал этого вслух, а просто устроил бы свадебную церемонию, когда придёт время.</w:t>
+        <w:t>Заставить такого гордеца пообещать место Демонической императрицы было непросто. Если бы не безрассудство Лю Чжэчжи, Мо Янь ни за что бы не сказал этого вслух, а просто устроил бы церемонию брачного союза, когда придёт время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он знал, что Лю Чжэчжи влюбился в него с первого взгляда и давно мечтал выйти за него замуж. Поэтому, даже стоя на коленях, он гордо выпрямил спину, ожидая, что Лю Чжэчжи от радости потеряет дар речи или рассыплется в благодарностях.</w:t>
+        <w:t>Он знал, что Лю Чжэчжи влюбился в него с первого взгляда и давно мечтал жениться на нём. Поэтому, даже стоя на коленях, он гордо выпрямил спину, ожидая, что Лю Чжэчжи от радости потеряет дар речи или рассыплется в благодарностях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи, конечно, слышал. Он со сложным выражением лица кивнул и принялся быстро совершать в воздухе пассы, пытаясь заглянуть в будущее.</w:t>
+        <w:t>Лю Чжэчжи, конечно, слышал. Он со сложным выражением лица кивнул и принялся быстро использовать искусство прорицания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нить брака, привязанная к божественной душе, невозможность предсказать судьбу Мо Яня, его слова о том, что он сделает его своей императрицей…</w:t>
+        <w:t>Красная нить брака, привязанная к божественной душе, невозможность предсказать судьбу Мо Яня, его слова о том, что он сделает его своей Демонической императрицей…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иначе как объяснить, что нить брака необъяснимым образом привязалась к его божественной душе, и он не может предсказать судьбу Мо Яня?</w:t>
+        <w:t>Иначе как объяснить, что красная нить брака необъяснимым образом привязалась к его божественной душе, и он не может предсказать судьбу Мо Яня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи посмотрел на него, затем на нить брака, привязанную к запястью его божественной души, и медленно кивнул.</w:t>
+        <w:t>Лю Чжэчжи посмотрел на него, затем на Красную нить брака, привязанную к запястью его божественной души, и медленно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Совсем стыд потерял! Мало ему места императрицы, так ещё и комплиментов от меня ждёт!</w:t>
-[...31 lines deleted...]
-        <w:t>— Кто сказал, что я в тебя влюблён? Я лишь сказал, что дам тебе место императрицы, больше ничего. Не воображай себе лишнего.</w:t>
+        <w:t>Совсем стыд потерял! Мало ему места Демонической императрицы, так ещё и комплиментов от меня ждёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто сказал, что я в тебя влюблён? Я лишь сказал, что дам тебе место Демонической императрицы, больше ничего. Не воображай себе лишнего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Змейка, против судьбы не пойдёшь. У тебя есть твой будущий дао-спутник, оставь ему место императрицы. Мне осталось недолго, незачем мне занимать это место.</w:t>
+        <w:t>— Змейка, против Небесной Судьбы не пойдёшь. У тебя есть твой будущий дао-спутник, оставь ему место Демонической императрицы. Мне осталось недолго, незачем мне занимать это место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он злился, но дураком не был. Услышав о «судьбе» и «будущем дао-спутнике», он почти уверился в своей правоте.</w:t>
+        <w:t>Он злился, но дураком не был. Услышав о «Небесной Судьбе» и «будущем дао-спутнике», он почти уверился в своей правоте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,115 +2446,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разобравшись, Мо Янь ещё больше укрепился в мысли, что Лю Чжэчжи влюблён в Бай Цю, поэтому и не хочет становиться его императрицей. Он мечется между ним и Бай Цю, желая заполучить обоих.</w:t>
-[...63 lines deleted...]
-        <w:t>Мне не нужно твоё согласие. Рано или поздно я силой заберу тебя и сделаю своей императрицей. А Бай Цю я убью своими руками, чтобы ты понял, что он и в подмётки мне не годится!</w:t>
+        <w:t>Разобравшись, Мо Янь ещё больше укрепился в мысли, что Лю Чжэчжи влюблён в Бай Цю, поэтому и не хочет становиться его Демонической императрицей. Он мечется между ним и Бай Цю, желая заполучить обоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, Лю Чжэчжи, жди. Не хочешь расставаться с Бай Цю и становиться моей Демонической императрицей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне не нужно твоё согласие. Рано или поздно я силой заберу тебя и сделаю своей Демонической императрицей. А Бай Цю я убью своими руками, чтобы ты понял, что он и в подмётки мне не годится!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Твой Бай Цю на такое способен? Он только и знает, что вытягивать из тебя сокровища! Неблагодарная тварь!</w:t>
+        <w:t>Твой Бай Цю на такое способен? Он только и знает, что вытягивать из тебя сокровища! Белоглазый волк!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь решил, что его будущая императрица должна познать радости жизни, и с воодушевлением предложил:</w:t>
+        <w:t>Мо Янь решил, что его будущая Демоническая императрица должна познать радости жизни, и с воодушевлением предложил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>