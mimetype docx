--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -2702,83 +2702,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Бессмертный Владыка, вы так балуете своего единственного ученика. Племянник, вам повезло.</w:t>
-[...31 lines deleted...]
-        <w:t>Они были правителями миров, ровесниками, так что назвать ученика Лю Чжэчжи племянником было уместно. Вот только слово «племянник» он произнёс с нажимом, и хоть тон его был мягким, в голосе сквозила зависть.</w:t>
+        <w:t>— Бессмертный Владыка, вы так балуете своего единственного ученика. Племянник-ученик, вам повезло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были правителями миров, ровесниками, так что назвать ученика Лю Чжэчжи племянником-учеником было уместно. Вот только слово «племянник-ученик» он произнёс с нажимом, и хоть тон его был мягким, в голосе сквозила зависть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>