--- v0 (2026-05-20)
+++ v1 (2026-07-10)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо за заботу, свояченица. Еще немного подождем, весной уже будет лучше. Большинство проблем в деревне мы решили, осталось совсем немного. Вот, хотел попросить братьев помочь, найти мне несколько человек. Словесные убеждения закончились, пора применять силу.</w:t>
+        <w:t>— Спасибо за заботу, невестка Ло. Еще немного подождем, весной уже будет лучше. Большинство проблем в деревне мы решили, осталось совсем немного. Вот, хотел попросить братьев помочь, найти мне несколько человек. Словесные убеждения закончились, пора применять силу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он еще рассчитывал с помощью поросят наладить отношения с родственниками из клана Лу, чтобы они сплотились и в будущем помогали друг другу, защищаясь от проходимцев из Шансицунь.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда погода прояснилась, Се Янь как раз собрался в Луцзятунь с подарками.</w:t>
+        <w:t>Он еще рассчитывал с помощью поросят наладить отношения с родственниками из Семьи Лу, чтобы они сплотились и в будущем помогали друг другу, защищаясь от проходимцев из Деревни Шансицунь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда погода прояснилась, Се Янь как раз собрался в Деревню Луцзятунь с подарками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гостевая комната была с общими нарами, где обычно спали работники. Постельное белье пахло.</w:t>
+        <w:t>Гостевая комната была с Датунпу, где обычно спали работники. Постельное белье пахло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>