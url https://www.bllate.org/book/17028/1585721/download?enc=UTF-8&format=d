--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -174,67 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Танг Шуанцинь промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кастинг-директор, старый соратник Танга, хихикнул: — Босс, отступать поздно. Если что, дайте мне знак, и я его вежливо спроважу.</w:t>
-[...15 lines deleted...]
-        <w:t>Танг лишь покачал головой. Нужно признать: когда он увидел кадры в телефоне коллеги, его зацепил образ Ци. Он был пугающе близок к тому, что режиссер рисовал в своем воображении.</w:t>
+        <w:t>Кастинг-директор, старый соратник Танга, хихикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Босс, отступать поздно. Если что, дайте мне знак, и я его вежливо спроважу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танг лишь покачал головой. Нужно признать: когда он увидел кадры в телефоне коллеги, его зацепил образ Ци Шэцзяна. Он был пугающе близок к тому, что режиссер рисовал в своем воображении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В дверь постучали. Вошел молодой человек в простой куртке и темных брюках. Лицо напоминало Ся Ивэй, но взгляд был мягче, а аура — спокойнее. Ли Цзин предпочел остаться в коридоре, чтобы не мозолить глаза режиссеру и не вызывать дурных воспоминаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он уже представлял Ци в длинном халате столетней давности, но рука непроизвольно потянулась поправить собственные остатки волос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помощник включил камеру: — Джесси, сначала прочти речитатив. Присаживайся.</w:t>
+        <w:t>Помощник включил камеру: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Джесси, сначала прочти речитатив. Присаживайся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Ся поморщилась: обращение «Джесси» в таком контексте резало ей слух, укрепляя уверенность, что перед ней обычный поп-айдол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,83 +382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ци Шэцзян сел, кивнул присутствующим и приготовился. Первое, что их поразило — у него в руках не было сценария. Прошло меньше двух часов с тех пор, как Ли Цзину отправили текст для проб. Ци собирался выступать по памяти. Была ли это самоуверенность или пренебрежение?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам Ци об этом даже не думал. Для него текст — это база. Артисты старой школы часто были неграмотны, они заучивали всё на слух, «из уст в уши». Ошибиться в слове на сцене считалось позором, за который не стыдно было лишить гонорара.</w:t>
-[...31 lines deleted...]
-        <w:t>Это была пантомима (работа без предметов). В сяншэне и опере это основа. Ци «ел» так достоверно, что присутствующие невольно закивали. Как актер он уже на голову превосходил свою мать. Хороший комик обязан быть хорошим актером: зритель не должен чувствовать «игру».</w:t>
+        <w:t>Сам Ци об  Шэцзянэтом даже не думал. Для него текст — это база. Артисты старой школы часто были неграмотны, они заучивали всё на слух, «из уст в уши». Ошибиться в слове на сцене считалось позором, за который не стыдно было лишить гонорара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Шэцзян не просто читал — он начал играть. Еще не произнеся ни слова, он изобразил, будто держит в руках чашку и палочки, быстро отправляя еду в рот. Он жевал, хмурясь, с видом явного недовольства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была пантомима (работа без предметов). В сяншэне и опере это основа. Ци Шэцзян «ел» так достоверно, что присутствующие невольно закивали. Как актер он уже на голову превосходил свою мать. Хороший комик обязан быть хорошим актером: зритель не должен чувствовать «игру».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кастинг-директор озадаченно почесал голову. Он знал сценарий наизусть. Перед первой репликой была ремарка: «Сяо Иньюэ съедает тарелку сельдерея». Это была мелкая деталь. Большинство актеров на пробах ее игнорировали или просто имитировали еду с нейтральным лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,195 +542,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци продолжил. Наступил эпизод, где Сяо Иньюэ должен выйти на замену и спеть несколько строк. Ци слегка потянулся. Сяо Иньюэ всегда говорил: «Перед выходом надо размяться, тогда голос зазвучит вольно».</w:t>
-[...15 lines deleted...]
-        <w:t>Он начал петь в стиле бяньской оперы. Этот жанр, пришедший из эпохи Сунь, сохранил древние тона, он лишен излишней вычурности, но полон особого очарования. Ци встал в позу, прошелся мелкими шагами (так, что ступни казались неподвижными), замер и, глядя в сторону, произнес нараспев четыре строки:</w:t>
+        <w:t>Ци Шэцзян продолжил. Наступил эпизод, где Сяо Иньюэ должен выйти на замену и спеть несколько строк. Ци Шэцзян слегка потянулся. Сяо Иньюэ всегда говорил: «Перед выходом надо размяться, тогда голос зазвучит вольно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он начал петь в стиле бяньской оперы. Этот жанр, пришедший из эпохи Сунь, сохранил древние тона, он лишен излишней вычурности, но полон особого очарования. Ци Шэцзян встал в позу, прошелся мелкими шагами (так, что ступни казались неподвижными), замер и, глядя в сторону, произнес нараспев четыре строки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Колокол инея молчит, ива роняет пух, Цветы колышутся у весенних вод. Старая песня на новый лад ласкает слух, О горестях и радостях ведет свой черед».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было оно! Танг Шуанцинь пересмотрел сотни записей, он видел, как идеально Ци поймал аристократизм и манеру вековой давности. Один человек на одном стуле превратил комнату в закулисье старого театра.</w:t>
-[...63 lines deleted...]
-        <w:t>Танг Шуанцинь хлопнул по столу: — Браво!</w:t>
+        <w:t>Это было оно! Танг Шуанцинь пересмотрел сотни записей, он видел, как идеально Ци Шэцзян поймал аристократизм и манеру вековой давности. Один человек на одном стуле превратил комнату в закулисье старого театра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ло Ся перехватило дыхание. Она, как профессионал, не нашла ни единой ошибки в технике. Но главное — Ци Шэцзян уловил «дух» ее деда. Ее отношение изменилось мгновенно: от скепсиса до искреннего восхищения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло Ся начала отбивать ритм ладонью по колену и обнаружила: Ци Шэцзян попадает в такт идеально (бань-янь). В традиционной музыке «бань» — это сильная доля, «янь» — слабая. Если ритм сбит — рушится всё. Если сейчас наложить его вокал на оркестровую запись — они совпадут до миллиметра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив петь, Ци м взял со стола стакан воды, сделал глоток и совершенно естественно добавил от себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему вода холодная?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танг Шуанцинь хлопнул по столу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Браво!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он едва сдерживался, чтобы не выругаться от восторга. Как у Ся Ивэй мог родиться такой сын? Это генетическая мутация! Это движение, эта капризная интонация...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Иньюэ в жизни был именно таким. Артист, только что разогревший связки пением, никогда не станет пить холодную воду — это закон. Ци жил этой ролью.</w:t>
+        <w:t>Сяо Иньюэ в жизни был именно таким. Артист, только что разогревший связки пением, никогда не станет пить холодную воду — это закон. Ци Шэцзян жил этой ролью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Танг Шуанцинь понял: его «ПТСР» (посттравматическое расстройство от Ся Ивэй) излечено.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну что, Джесси? — спросил Ли Цзин уже в машине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сказали: «Ждите звонка», — спокойно ответил Ци.</w:t>
+        <w:t>— Сказали: «Ждите звонка», — спокойно ответил Ци Шэцзян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А, ну понятно... Поедем поедим, — Ли Цзин внутренне сдулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,51 +926,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кхм-кхм, — закашлялся Ли Цзин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Шэцзян поднял голову: — Мам, Танг-дао вовсе не мстит.</w:t>
+        <w:t>Ци Шэцзян поднял голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, Танг-дао вовсе не мстит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Конечно мстит! — гнула свое Ся Ивэй. — До сих пор тот фильм забыть не может.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -958,51 +1038,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да... Хорошо... До встречи, — Ли Цзин опустил трубку с каменным лицом. — Это... из производственного отдела... Хотят обсудить гонорар и график съемок...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Ивэй схватилась за телефон: — Твой отец еще не вернулся в страну. Ты звонил ему? Он заплатил им?!</w:t>
+        <w:t>Ся Ивэй схватилась за телефон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой отец еще не вернулся в страну. Ты звонил ему? Он заплатил им?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Цзин: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,51 +1118,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мам, режиссер сразу сказал, что он очень доволен. После проб мы долго болтали, он велел ждать звонка от юристов для контракта. Дядя Цзин, я же тебе говорил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Цзин хлопнул себя по лбу: — Нет! Но почему ты был таким спокойным?! Я решил, что это отказ! Никто не реагирует на предложение Танг Шуанциня так... буднично!</w:t>
+        <w:t>Ли Цзин хлопнул себя по лбу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет! Но почему ты был таким спокойным?! Я решил, что это отказ! Никто не реагирует на предложение Танг Шуанциня так... буднично!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ци Шэцзян лишь пожал плечами. Он считал, что это закономерно. У него было преимущество, которого не было даже у внучки мастера: он знал Сяо Иньюэ молодым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>