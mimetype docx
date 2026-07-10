--- v0 (2026-05-16)
+++ v1 (2026-07-10)
@@ -1662,51 +1662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему хотелось узнать, что же такое праздник фонарей? С юных лет он жил на горе Юньцин и совершенствовался здесь же, поэтому не разбирался в делах человеческого мира.</w:t>
+        <w:t>Ему хотелось узнать, что же такое праздник фонарей. С юных лет он жил на горе Юньцин и совершенствовался здесь же, поэтому не разбирался в делах человеческого мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2430,51 +2430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обычно И Нин к нему не приходит, разве что укрепить печати и формации.</w:t>
+        <w:t>Обычно И Нин к нему не приходит — разве что укрепить печати и формации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3262,51 +3262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понимаю, — а затем развернулся и вышел из пещеры.</w:t>
+        <w:t>— Понимаю. — А затем развернулся и вышел из пещеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3390,51 +3390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однажды, однажды… Янь Сюань закрыл глаза.</w:t>
+        <w:t>Однажды... Однажды… Янь Сюань закрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Последние дни шли сильные дожди, дороги скользкие, поэтому сейчас лучше не спускаться. У меня есть лишний, можем отдать его твоему учителю. Одна только возможность запускать с тобой фонарики уже меня осчастливила, — слова были полны искренности, и сердце Гун Сюсяня растаяло.</w:t>
+        <w:t>— Последние дни шли сильные дожди, дороги скользкие, поэтому сейчас лучше не спускаться. У меня есть лишний, можем отдать его твоему учителю. Одна только возможность запускать с тобой фонарики уже меня осчастливила. — Слова были полны искренности, и сердце Гун Сюсяня растаяло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Оставь себе, мне не нравится, — бессмертный и сам не мог дать определение этому странному чувству в своём сердце, но знал, что не хочет его испытывать. Он что, какая-то ревнивая жена? И Нин почувствовал отвращение.</w:t>
+        <w:t>— Оставь себе, мне не нравится. — Бессмертный и сам не мог дать определение этому странному чувству в своём сердце, но знал, что не хочет его испытывать. Он что, какая-то ревнивая жена? И Нин почувствовал отвращение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>