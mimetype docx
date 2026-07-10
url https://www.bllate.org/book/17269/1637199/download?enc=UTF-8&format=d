--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рядом с этим живым туманом Чи Ю было не по себе. Взгляд на него действительно вызывал оцепенение, и тело едва подчинялось — в точности как говорил Лин Хэчжоу. Не говоря уже о том, что убийственная аура и кармическая скверна Се Сии уже практически обретали материальную форму, словно острые лезвия. Дышать становилось всё труднее. Казалось, горло и лёгкие рассекают изнутри, и при каждом слове во рту разливался сладковатый привкус крови.</w:t>
+        <w:t>Рядом с этим живым туманом Чи Ю было не по себе. Взгляд на него действительно вызывал оцепенение, и тело едва подчинялось — в точности как описывал Лин Хэчжоу. И это ещё не говоря о том, что убийственное намерение и кровавая скверна Се Сии уже практически обретали материальную форму, словно острые лезвия. Дышать становилось всё труднее. Казалось, горло и лёгкие рассекают изнутри, и при каждом слове во рту разливался сладковатый привкус крови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5454,115 +5454,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуаньдянь загудел, мерцая золотистым светом, кровавая аура постепенно рассеялась, и в какой-то момент меч стал выглядеть совершенно обычным, будто в нём совсем не осталось тех зачатков сознания.</w:t>
-[...63 lines deleted...]
-        <w:t>Се Сии безразлично вынул меч, тело Чи Ю мягко рухнуло на землю.</w:t>
+        <w:t>Хуаньдянь загудел, мерцая золотистым светом, кровавая энергия постепенно рассеялась, и в какой-то момент меч стал выглядеть совершенно обычным, будто в нём совсем не осталось тех зачатков сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Сии безразлично вынул меч, и тело Чи Ю рухнуло на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дождь насквозь промочил Чи Ю. Но через некоторое время он вдруг чихнул и поднялся с земли.</w:t>
+        <w:t>Дождь насквозь промочил лежащего на земле Чи Ю. Но через некоторое время он вдруг чихнул и поднялся с земли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ю вытерся насухо, переоделся, затем вызвал системную панель и вновь принялся яростно её колотить. Ему нужен был более высокий уровень, хотя бы возможность говорить со злодеем как равный.</w:t>
+        <w:t>Чи Ю вытерся насухо, переоделся, затем вызвал системную панель и вновь принялся яростно её колотить. Ему нужен был более высокий уровень совершенствования, хотя бы возможность говорить со злодеем как равный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>