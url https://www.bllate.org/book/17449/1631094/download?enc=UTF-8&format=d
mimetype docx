--- v0 (2026-05-19)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Едва экран вырубился, раздался пронзительный сигнал меха «Пекин», оповещающий о воздействии гравитационного поля. Сердце Линь Цзинхэна ёкнуло: он сообразил, что причиной отключения камеры наблюдения были отнюдь не бесовские ужимки обитателей базы — это он сам удалился так далеко, что потерял без того слабый сигнал сети базовой станции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы попали в область действия гравитационного поля небесного тела, известного как планета Соддо [1], и с ускорением движемся по направлению к ней, — уведомил Чжаньлу. — Прошу принять к сведению, что параболическая скорость [2] для Соддо равняется 65,8 километрам в секунду, что позволяет отнести её к планетам с высокой силой тяготения. Господин, предлагаю немедленно активизировать ускорители. Вы согласны?</w:t>
+        <w:t>— Мы попали в область действия гравитационного поля небесного тела, известного как планета Соддо [1], и с ускорением движемся по направлению к ней, — уведомил Чжаньлу. — Прошу принять к сведению, что параболическая скорость [2] для Соддо равняется 65,8 километра в секунду, что позволяет отнести её к планетам с высокой силой тяготения. Господин, предлагаю немедленно активизировать ускорители. Вы согласны?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[1] Соддо — в оригинале 索多 [Suǒduō] — так записывается название города Соддо на юго-западе Эфиопии, административный центр зоны Волайта. Там сконцентрированы здравоохранительные и образовательные учреждения Эфиопии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Этот «Сюрприз» походил на невидимую глазу заднюю дверь, хитроумно размещённую в самом опасном месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин, — вновь подал голос Чжаньлу. — Эта точка перехода была сооружена в точности по образцу подобных ей точке Лиги, полагаю, около ста или ста пятидесяти лет назад — более конкретной информации мне получить не удалось.</w:t>
+        <w:t>— Господин, — вновь подал голос Чжаньлу. — Эта точка перехода была сооружена в точности по образцу подобных ей точек Лиги, полагаю, около ста или ста пятидесяти лет назад — более конкретной информации мне получить не удалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эта информация была удалена из твоей памяти: они хотели получить доступ к твоей базе данных, когда он сидел под домашним арестом, — еле слышно отозвался Линь Цзинхэн, не отводя взгляда. — Возможно, он сделал это из простой предосторожности, а может, уже тогда понимал, что Лига гниёт изнутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,51 +862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжаньлу, которого только что обозвали чересчур энергозатратным и мозолящим глаза, почувствовал себя несправедливо обиженным. Приняв человеческую форму, он с видом оскорблённого достоинства замер рядом со своим предвзятым хозяином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так они и парили тесном пространстве кабины в полном безмолвии: казалось, само время вокруг них остановилось.</w:t>
+        <w:t>Так они и парили в тесном пространстве кабины в полном безмолвии: казалось, само время вокруг них остановилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если бы не открытые глаза полулежащего в кресле человека, Чжаньлу решил бы, что он уснул. За долгую карьеру военного Линь Цзинхэну нечасто доводилось бывать на солнечном свету, и даже сейчас, спустя несколько лет после того, как он покинул Серебряный форт, его отличала характерная для космических солдат бледность. Считалось, что лишённая солнечного света среда обитания способствует негативным эмоциям, поэтому военным полагался еженедельный мониторинг и коррекция уровня гормонов и эмоционального фона, но Линь Цзинхэн настоял на блокировке Эдема, словно волк-одиночка, нипочём не желающий вливаться в человеческое общество.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1054,51 +1054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За эти два века за красивыми декорациями сада Эдема процветала грабительская эксплуатация и имущественное неравенство. Разумеется, Центральный комитет прекрасно понимал, что, стоит даровать другим галактикам военную автономию, как Лига тотчас затрещит по швам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако пока военный флот Центральной армии возглавлял Линь Цзинхэн, прочие галактики вынуждены были подавлять своё недовольство, и даже космические пираты не осмеливались поднять головы [6], так что атмосфера обманчивого спокойствия притупила бдительность правления Лиги. Воспользовавшись этим, адмирал расставил бывших подчинённых Лу Синя на нужные ему посты. За исключением Елева, которого Линь Цзинхэн держал при себе, поскольку его психическое состояние вызывало опасения, прочих он «сослал» захолустные [7] армейские подразделения других галактик — будто опасных зверей, которых надлежит посадить на цепь.</w:t>
+        <w:t>Однако пока военный флот Центральной армии возглавлял Линь Цзинхэн, прочие галактики вынуждены были подавлять своё недовольство, и даже космические пираты не осмеливались поднять головы [6], так что атмосфера обманчивого спокойствия притупила бдительность правления Лиги. Воспользовавшись этим, адмирал расставил бывших подчинённых Лу Синя на нужные ему посты. За исключением Елева, которого Линь Цзинхэн держал при себе, поскольку его психическое состояние вызывало опасения, прочих он «сослал» в захолустные [7] армейские подразделения других галактик — будто опасных зверей, которых надлежит посадить на цепь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но только Линь Цзинхэн подготовил всё к осуществлению своего плана, как бестолковые члены Административного комитета по наущению какого-то доброхота решили избавиться от сыгравшего свою роль адмирала [8]. Линь Цзинхэну оставалось лишь подыграть [9] им: он рассчитывал, что после его исчезновения возвращение тирании космических пиратов — дело времени, и удар прежде всего придётся по лишённым военной автономии периферийным галактикам — под его натиском без того хрупкий баланс между первой и остальными семью галактиками рухнет окончательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>