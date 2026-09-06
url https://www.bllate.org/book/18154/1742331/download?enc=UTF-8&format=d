--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,2419 +30,1155 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прослушав урок Чжао Хэдэ, Су Юй почувствовал сумбур в голове. Вслух выразить это было трудно, но до него вдруг дошло: оказывается, в своих прошлых двух отношениях он был той самой стороной, которой крутили как хотели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на растерянного Су Юя, Чжао Хэдэ мгновенно обо всем догадалась и кокетливо изогнула бровь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Наш Су-су вспомнил былые любовные невзгоды? Ничего страшного. Теперь с тобой сестрица, уж я-то научу тебя крутить другими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>От этих слов Су Юй не знал, смеяться ему или плакать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Не смеши меня. С моей-то рожей – и крутить кем-то? Скажи спасибо, если не выбросят на свалку как утиль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй хотел было продолжить, но время сеанса истекло, и его сознание бесцеремонно вытолкнуло из пространства системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Оставшись в одиночестве, Чжао Хэдэ лишь удивленно приоткрыла ротик:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Надо же… оказывается, когда время выйдет, Су-су просто выкидывает наружу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Постояв немного и тихо побурчав что-то себе под нос, она повернулась и поплелась обратно к своей соломенной хижине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юя выкинуло из виртуального пространства. Распахнув глаза, он ощутил дикую боль, будто по голове ахнули тяжелым молотом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тяжело дыша, он поднялся и пошел в гостиную, чтобы налить себе воды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В полумраке погруженного в сон дома из одной из комнат на первом этаже вдруг донеслось глухое стенание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Поначалу Су Юй усомнился – не ослышался ли он? Постояв и прислушавшись, он убедился: в комнате действительно кто-то стонал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тихо ступая, Су Юй направился на звук и остановился у спальни Цинь Мина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он пару раз постучал, но, не получив ответа, осторожно потянул ручку и позвал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Цинь Мин?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй толкнул дверь и замер. Цинь Мин полулежал на полу в абсолютно бессознательном состоянии, а его щеки пылали нездоровым румянцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Подскочив к парню, Су Юй подхватил его, втащил на кровать и приложил тыльную сторону ладони к его лбу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Жарящий… Ну конечно, двадцатилетний пацан, о здоровье думать еще не научился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Пробормотав это под нос, Су Юй поспешил за жаропонижающим пластырем и растворимыми лекарствами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вернувшись, он приподнял Цинь Мина за плечи:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Давай, пей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но Цинь Мин уперся – то ли от жара, то ли от бреда. Он приоткрыл красивые глаза, в глубине которых сейчас читалась абсолютная беспомощность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А-Мин не будет пить лекарство, не будет… — бормотал он, отворачиваясь от поднесенной к губам пиалы; щеки его горели от высокой температуры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй, привыкший видеть Цинь Мина гордым и неприступным, точно одинокий волк, приземисто застыл. Этот парень сейчас вел себя капризнее Хэ Бу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на это своенравное зрелище, Су Юй тяжело вздохнул, попытался успокоиться и снова принялся уговаривать больного:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну же, Цинь Мин, выпей лекарство. Выпьешь – и сразу ляжешь спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но Цинь Мин будто вошел во вкус и упрямо капризничал дальше:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А ты скажи, что Цинь-Цинь – твое сокровище! Твой любимый!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>От таких речей Су Юй едва не поперхнулся от смеха и возмущения. Слышать подобные слова от парня с лицом холодного, недоступного принца было дико – по коже побежали мурашки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Похоже, пока он не произнесет эту глупость, тот не успокоится. Пересилив тошноту, Су Юй постарался придать своему голосу максимально спокойный тон:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Цинь-Цинь, будь умницей. Ты мое сокровище, мой любимый! А теперь пей лекарство…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Последние слова он буквально процедил сквозь зубы. В чате от этой сцены Чжао Хэдэ и Хань Цзыгао буквально зашлись в истерике, засыпав экран сообщениями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на Цинь Мина, который все еще продолжал корчить рожи и отказывался открывать рот, Су Юй потерял остатки терпения. Раз добровольно не хочет – придётся заставить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Нахмурившись, Су Юй обхватил его лицо, насильно разжал челюсти и влил остывающее снадобье прямо в горло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вытерев салфеткой подбородок больного, он опустил его на подушку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Надо же было довести до рукоприкладства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Забрав пустую пиалу, он вышел из комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Едва он вернулся к себе, Чжао Хэдэ отвлеклась от мыслей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжао Хэдэ: В вашем шоу-бизнесе встречаются настолько наивные мальчики? Хм-хм, попадись он к нам во дворец – мы бы с сестрой заездили его до смерти за пару дней.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Хань Цзыгао: Сестрица, не будь столь кровожадной, не пугай Сяо Су.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Умывшись, Су Юй нанес на лицо уходовый крем – в прошлой жизни он о таких мелочах даже не задумывался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: Ничего страшного. Каким бы паршивым ни было агентство, от реального мира они этих пацанов защищают крепко.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Хань Цзыгао: Кстати, у парня сильный жар. Даже если он выпил ваше снадобье, разве за ним не нужен пригляд?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй забрался под одеяло, но после такой встряски сон как рукой сняло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тогда он сел на кровати, включил на телефоне видео с комплексами упражнений для похудения рук и принялся повторять движения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: Не стоит беспокоиться. С его болячкой к рассвету все пройдет.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Наблюдая за его действиями, двое участников чата принялись наперебой составлять для Су Юя программу – как сбросить вес, как ухаживать за собой; разумеется, больше всех усердствовала Чжао Хэдэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй спокойным взглядом окидывал их рекомендации. На душе было пусто: какая бы тяжелая нагрузка его ни ждала, ей не сравниться с той болью, когда в прошлой жизни ему в лицо плеснули кислотой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Закончив комплекс для рук, Су Юй смочил полотенце, вытер пот, завел будильник и лег спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Утром Су Юй поднялся, облачился в мешковатую одежду и отправился на кухню готовить завтрак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вскоре со второго этажа спустился Хэ Бу в пижаме. Увидев у плиты массивную фигуру Су Юя, смахивающую на монолитную стену, он ляпнул быстрее, чем успел подумать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Слышь, худей давай. Глаза мозолишь, сзади чисто свинья свиньей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Рука Су Юя с лопаткой на секунду замерла. Хэ Бу, кажется, и сам понял, что ляпнул лишнего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я ж правду говорю, исключительно ради твоей же пользы! Не смей еще обижаться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй, естественно, не принял его слова близко к сердцу – в прошлой жизни он и не такое слышал от этого мальчишки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Его голос прозвучал абсолютно ровно:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Тебе яичницу какой формы делать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Услышав вопрос, Хэ Бу подошел ближе и уставился на три формочки, лежащие возле руки ассистента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он ничего не сказал, но аккуратно подтолкнул формочку в виде звездочки ближе к Су Юю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй отлично видел этот жест, но выставлять парня дураком не стал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Молчишь? Тогда сделаю звездочкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он положил форму на сковороду и принялся жарить яйца и сосиски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу вышел из кухни и подскочил к спустившемуся за водой Бай Муняню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— На завтрак яичница с сосисками! А еще этот жирняк, кажется, согрел нам молоко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь отпил воды и мягко посмотрел на Хэ Бу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Раз так, будь с ним повежливее. Он все-таки наш ассистент. Смотри не выживи и этого, как предыдущего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу обреченно кивнул и взглянул на Бай Муняня:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да если он не будет мозолить мне глаза и косячить, я и пальцем его не трону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Кстати, то танцевальное движение, что показывал учитель… у меня связка все никак не выходит. Пойдем сегодня в репетиционный зал, покажешь еще раз?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Говорили они громко, так что Су Юй прекрасно все слышал. Вынеся завтрак к столу, он окликнул двоих:</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Завтрак на столе, позвать остальных. Я пойду к себе, а потом отвезу вас в компанию на тренировку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>