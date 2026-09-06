--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,2419 +30,1203 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Поняли. Ассистент Су, иди приведи себя в порядок, от тебя разит маслом за километр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй опустил взгляд на масляные пятна на фартуке, зашел на кухню, взял два вареных яйца и вернулся к себе, чтобы сменить футболку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Его шкаф ломился от черных футболок и брюк. Су Юй вытащил первую попавшуюся – в его нынешней форме яркие цвета лишь привлекали бы лишнее внимание и выглядели нелепо на фоне красивых айдолов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Надев черную футболку, он достал солнцезащитный крем, прошел в ванную и нанес его на лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Съев взятые яйца, Су Юй надел маску, кепку, отправил сообщение водителю, взял заранее собранный рюкзак и вышел из комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Оставив сумку у двери, он убрал со стола грязную посуду и навел порядок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Парни тем временем поднялись к себе переодеваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу, заметив огромный рюкзак у двери, из любопытства подошел ближе:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты чего туда натрамбовал? Зачем такой баул?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй обернулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вода и перекус для вас. Ну и кое-какие вещи, которые могут пригодиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Телефон в кармане вибрировал – пришло сообщение от водителя. Су Юй глянул на Хэ Бу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Водитель у ворот. Пошли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй убрал телефон, подхватил рюкзак и вышел на улицу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу бросил взгляд на спускающихся ребят и, немного подумав, поспешил вслед за ассистентом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В машине Су Юй сел на переднее пассажирское сиденье. Поздоровавшись с шофером, он протянул ему пачку сигарет:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я здесь человек новый, рассчитываю на ваши подсказки, дядя Юэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Мужчина скользнул взглядом по пачке, затем смерил взглядом крепыша-ассистента и смахнул сигареты в карман:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да без проблем. Так ты новый ассистент? Старайся, а то эти сопляки…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй лишь молча опустил глаза. Вскоре спустился Цинь Мин. На нем была черная футболка и распахнутая ветровка. Забравшись на заднее сиденье, он сразу откинулся на спинку и закрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Следом подтянулись остальные. Видя спящего Цинь Мина, парни удивлялись: обычно этот тип фонтанирует холодом и высокомерием, а сегодня затих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи, не отрываясь от книги, придержал рукой Хэ Бу, который уже собирался затеять дурачество:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Не лезь, а то Цинь Мин тебе навешает. Мы заступаться не станем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу с досадой отдернул руку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Он что, не выспался? Выглядит дерьмово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу шепнул это на ухо Сан Хуайчжи с видом озорного мальчишки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Какая тебе разница? Лучше подумай, как будешь оправдываться перед хореографом. Мы движения разложили, один ты тупишь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй слушал их перепалку, одновременно проглядывая сообщения в чате – со стороны казалось, будто он просто смотрит на дорогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: Кстати, новичков в чате нет. Так и сидим втроем.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Участник Чжоу Эхуан присоединилась к чату]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй замер от удивления. Ничего себе временной разброс…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чжоу Эхуан понадобилось некоторое время, чтобы разобраться с устройством системы, после чего она отправила первое сообщение:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжоу Эхуан: Приветствую вас, почтенные.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И сразу же, без лишних слов, скинула два красных конверта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Мастерство игры на пипе уровня национального виртуоза][Пологовый аромат с гусиным соком и грушей (версия Plus)]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй изучил полученные навыка и коротко пояснил их суть остальным участникам. С виртуозной игрой на пипе все было понятно, но вот пологовый аромат…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Приятный естественный аромат тела с освежающими нотами груши. Примечание: днем бодрит и проясняет разум, ночью дарует крепкий сон. Незаменимая вещь для властных боссов и их нежных жен.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: Все отлично, но почему тут написано «для нежных жен властных боссов»? Я вообще-то парень.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Впрочем, несмотря на ворчание, Су Юй тут же активировал этот аромат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжао Хэдэ: А кто такие «властные боссы»?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжоу Эхуан: Судя по объяснениям системы, это нечто вроде купцов, поставлявших товары к нашему двору.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Машина плавно остановилась. Су Юй вышел с переднего сиденья, открыл двери парням и проводил их в здание компании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Внутри он подошел к стойке администрации и забрал заранее подготовленные ключи от тренировочного зала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Позвенев ключами перед айдолами, он жестом позвал их за собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>В зале Су Юй поставил рюкзак в угол и кивнул хореографу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тот скользнул взглядом по ассистенту и сразу переключился на Хэ Бу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Хэ Бу, иди сюда. Танец, который вы должны были выучить на прошлой неделе… У тебя одного проблемы с ритмом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Остальные тоже вошли в зал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Здравствуйте, учитель!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хореограф лишь мельком оглядел их:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Разогревайтесь. Начнем с Хэ Бу, потом каждый по очереди покажет, на что способен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу тут же скривился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Э-э-э… Почему я первый? Ну ладно…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он поплелся разминаться. Су Юй, стоя в углу, заранее достал из сумки полотенца и бутылки с водой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на их хореографию, Су Юй не испытывал особых эмоций – в прошлой жизни он засмотрел эти связки до дыр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Достав телефон, он принялся листать ленту коротких видео и внезапно наткнулся на сюжет со своим участием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Это было видео, снятое фанатами возле входа в компанию, где он провожал группу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Прочитав комментарии, Су Юй лишь поразился их оперативности: ребята только пришли на тренировку, а фанаты уже смонтировали слитый материал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Среди комментариев попались даже упоминания о нем самом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Комм: Это еще кто за пухляш? Новый ассистент? Выглядит… Ну да лайно, лишь бы заботился о мальчиках.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Комм: Пухляш шустрый, с работой справляется. Подождем новостей от фан-клуба, узнаем, как его зовут.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Оценка его персоны пока оставалась на уровне нейтрального любопытства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Подумав, Су Юй включил камеру и принялся снимать разминку парней для рабочего архива.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Закончив разогрев, хореограф взглянул на Су Юя, после чего обратился к парню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Хэ Бу, потянись немного и выходи на середину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу сглотнул, бросил короткий взгляд на Су Юя, снимающего процесс, и вышагнул вперед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Неожиданно Цинь Мин подошел к Су Юю, делая вид, будто просто смотрит в экран телефона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Его тихий, обжигающий шепот прозвучал у самого уха ассистента:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Спасибо за вчерашнее. Но об этом – ни гу-гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он сразу отступил назад, уселся на пол и снова прикрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>То ли присутствие камеры так повлияло, то ли произошло чудо, но Хэ Бу идеально идеально попал во все такты и чисто выдал всю связку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хореограф удивленно хмыкнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Неплохо! Видно, что дома работал. Кто следующий?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Цинь Мин отпер глаза и поднялся:</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Давайте я. Хочу закончить побыстрее, мне еще нужно к педагогу по вокалу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>