--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,2291 +30,1107 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вернувшись на место, Хэ Бу принялся корчить рожи Бай Муняню и Ци Лину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи бросил на него короткий взгляд и снова уткнулся в электронную книгу – свою часть хореографии он выучил идеально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу подошел к Сан Хуайчжи и принялся заглядывать ему через плечо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тот, почувствовав чужое присутствие, молча чуть сдвинул телефон в его сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Пока двое уткнулись в экран, Су Юй внимательно наблюдал за Цинь Мином. Его подача разительно отличалась от остальных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если Хэ Бу излучал юношеский задор, то от движения Цинь Мина веяло чистой доминацией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он напоминал вожака волчьей стаи, выслеживающего добычу – жесткий, точный, накрывающий своей харизмой весь зал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Среди всех пятерых он, возможно, и не владел идеальной техникой в отдельном элементе, но его сценический образ сформировался раньше всех, а общая подготовка была самой мощной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Отлично, отлично! Попадание в ритм идеальное, смотрится на одном дыхании, в движениях чувствуется сила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хореограф не скупился на похвалу, с удовлетворением разглядывая Цинь Мина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тот лишь кивнул тренеру и вернулся на место. Следующие двое тоже показали достойный уровень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь стоял особняком. Будучи главным танцором группы, он выверял каждое движение с филигранной точностью, демонстрируя идеальную плавность и силу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Закончив съемку, Су Юй скинул файлы на ноутбук для последующего монтажа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу подскочил к нему и уставился на экран телефона, протягивая руку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Дай гляну. Ты меня там не уродом снял?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй поднял голову. Перед ним стоял Хэ Бу с полотенцем на шее и требовательно протянутой ладонью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Поколебавшись, Су Юй отдал ему аппарат – все равно это был рабочий телефон компании, личных данных там не имелось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй снимал снизу, но вопреки ожиданиям Хэ Бу, который вечно получался на кадрах операторов компании ростом метр семьдесят, здесь выглядел на все метр восемьдесят – с отличными пропорциями. Парень прямо-таки расцвел от удовольствия: мужское самолюбие не терпело ярлыка «коротышка».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Нормально! Снято сойдет, на троечку. Глаз не режет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он, вопреки обыкновению, вежливо вернул телефон и заявил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вернемся – скинешь мне исходник. Буду выкладывать в Weibo – отмечу тебя, сделаю рекламу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сидевший рядом Сан Хуайчжи ухмыльнулся и покачал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Этот парень поначалу проклинал нового ассистента на чем свет стоит, а теперь изменил мнение за пару часов. Двадцать лет пацану, а ведет себя как дитя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул. Упоминание Weibo напомнило ему, что его собственный аккаунт до сих пор носит стандартное системное имя. Надо бы привести его в порядок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Остальные парни, услышав слова Хэ Бу, тоже обступили Су Юя, требуя показать отснятый материал. Даже Цинь Мин не удержался и подошел ближе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Разглядывая видео, идеально передававшие их хореографию и привлекательность, айдолы одарили ассистента одобрительными взглядами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Мне тоже скинь! Я выложу у себя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— И мне! Давай я тебя в контакты добавлю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Парни передавали телефон из рук в руки. Этот ассистент снимал в разы лучше предыдущего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Телефон вернулся к Су Юю лишь спустя добрых десять минут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи смерил Су Юя взглядом и мысленно поставил ему плюс. Снимает парень отлично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если группа распадется, можно будет нанять его лично – естественно, если тот сбросит пару десятков килограммов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу, привыкший делать все на лету, достал свой смартфон и ткнул QR-кодом в лицо Су Юю:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сканируй. Закинь меня в закрепы и подпиши нормально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй недоуменно воззрился на него. В прошлой жизни эти типы его презирали и запрашивали материалы исключительно через менеджера. Что с ними стряслось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Заметив его зависший взгляд, Хэ Бу нахмурился и ткнул его пальцем в плечо:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я знаю, что красавчик, но не обязательно же так пялиться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй опомнился, сосканировал код, добавил его в контакты, закрепил диалог и подписал имя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хореограф, глядя на Су Юя, неожиданно произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Если ты сбросишь вес, с твоей комплекцией вполне можно заняться танцами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Цинь Мин поднялся и сверился с часами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я пошел к педагогу по вокалу. Если хотите – возвращайтесь в резиденцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Парни переглянулись и единодушно решили идти вместе с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Занятия у вокалиста затянулись до самого вечера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В машине:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Знал бы – поехал бы домой… Пол дня слушали, как брат Цинь берет верхние ноты…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Закрываю глаза – и до сих пор этот ультразвук в ушах звенит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу откинулся на плечо Бай Муняня, параллельно пытаясь доставать Сан Хуайчжи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Су Юй, Жирняк Су, что у нас на ужин? Я мяса хочу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй, сидевший на переднем сиденье, даже не повернулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я видел в холодильнике томаты и говядину. Сделаю тушеную грудинку с томатами и немного риса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Получив желаемый ответ, Хэ Бу развалился в кресле и уткнулся в телефон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Шофер мельком глянул на Су Юя и про себя удивился: а парень-то не промах! За один день укротил самого проблемного. Похоже, сработаются надолго.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь посмотрел на развалившегося Хэ Бу, качнул головой, но, подумав о вкусном ужине, промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ци Лин смонтировал свой короткий ролик, отправил его менеджеру на утверждение и, получив добро, приготовился к публикации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Су Юй, как ты подписан в Weibo? Дай найду тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй открыл свой профиль и повернул экран к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— «Это Малыш Су»? Миленькое название.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Найдя нужную страницу, Ци Лин подписался и добавил ссылку на ассистента в текст поста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Weibo]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Отличные выходные, будни тренировок! Оператор – наш новый ассистент @Это Малыш Су. [Видео]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Видео]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【Вау, Лин-лин такой красавчик! Пашешь даже в выходные? Береги себя!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【Я заметила: новый ассистент отлично снимает! Хоть и снизу, но никаких искажений, Лин-лин выглядит идеально. Лайк!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【Подпишусь-ка на ассистента, вдруг он будет сливать эксклюзивные кадры.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Внезапно Хэ Бу закрутился на сиденье и заорал на весь салон:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Брат Ци Лин! Ты выложил пост без нас?! Я что, больше не твой любимый сокровище?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>От его крика Су Юй вздрогнул и глянул в свой телефон.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Счетчик подписчиков стремительно полз вверх. К счастью, он заранее отключил личные сообщения, иначе телефон просто завис бы от наплыва уведомлений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>