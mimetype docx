--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,1939 +30,979 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Время летело стремительно, и день концерта настал точно в срок. Улицы столицы пестрели плакатами фанатов, а в последние дни даже за продуктами приходилось ходить другим сотрудникам, которые затем приносили их в общежитие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Новый ассистент готовил далеко не так вкусно, как Су Юй, однако Ду Ли специально приехала и четко заявила: после концерта Су Юй перестанет выполнять обязанности ассистента. Хэ Бу неоднократно протестовал, но все было тщетно, и ему пришлось смириться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Впрочем, что думали остальные, оставалось загадкой. Особенно Ду Ли – в последнее время ее настойчивость по отношению к Су Юю граничила с навязчивостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>За день до концерта Су Юй окинул взглядом пятерых парней, сидевших в гостиной и даже не думавших спать, подошел и сел на диван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что не спите? О чем задумались?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Остальные повернулись к Су Юю. Его глаза все так же лучились невероятной чистотой и прозрачностью – той самой чистой первозданностью, которую ужасно хочется уничтожить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь посмотрел на лицо Су Юя. Хотя тот изо дня в день засиживался с ними допоздна на репетициях, на нем не было и следа усталости. Напротив, из-за ночных прогонов он даже немного сдал в весе, отчего скулы стали еще более точеными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В душе Бай Муняня вспыхнула легкая зависть, но тут же угасла. Он завел с Су Юем непринужденную беседу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да все просто нервничают перед завтрашним концертом. Все равно в час-два ночи уже вставать и ехать на укладку, так что поспим или нет – неважно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь бросил Су Юю мандарин и добавил совершенно нечитаемым тоном:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Впрочем, ассистент Сяо Су теперь станет нашим младшим соратником по компании. Если потом захотим увидеться, сделать это будет ох как непросто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Слушая его, Су Юй прекрасно понимал, что тот говорит лишь из вежливости, да и эти дежурные фразы произносятся исключительно ради Е Цунчэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Раздался стук в дверь. Парни пошли открывать – вошли Ду Ли и Е Цунчэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Надевайте куртки и собирайтесь, выходим. Сяо Су, ты с нами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Стоявший неподалеку Е Цунчэнь подошел к Су Юю, незаметно заслонив его собой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сестра Ли шутит. Мой артист, разумеется, поедет со мной. Я поднимусь с ним наверх, чтобы помочь собраться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он повел Су Юя на второй этаж. С тех пор как Су Юй перестал работать ассистентом, ему отдали последнюю свободную комнату на втором этаже общежития.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь завел Су Юя в комнату, окинул его взглядом и одобрительно кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Неплохо, сегодняшний наряд вполне хорош. Чуть позже у входа на площадку будут работать фотографы. А когда всё закончится, я выложу пост в Weibo и официально объявлю, что ты стал моим подопечным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Слушая его, Су Юй взял простое серое худи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я понял. В таком случае попрошу тебя, брат Е, заранее подготовить защиту от негатива и направить общественное мнение в нужное русло. Не хочу, чтобы говорили, будто я пробился, переступив через них, иначе симпатии публики и репутация будут испорчены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он надел худи, взял телефон, портативный аккумулятор и жестом предложил выходить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь посмотрел на Су Юя и пошел за ним следом, чем-то напоминая преданного рыцаря.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Похоже, ты прочитал все материалы, что я тебе скинул? Ну а что насчет шоу «Голос Вслед за Мечтой», о котором я говорил? Обдумал? Организаторы меня уже торопят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй слегка улыбнулся и обернулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Разумеется, нужно идти. За последние годы вышло столько отборочных шоу, и хотя у этого рейтинг не самый высокий, оно стабильно держится на плаву уже много лет. Мелькнуть там, чтобы примелькаться публике, не помешает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй спустился на первый этаж и сразу сел в машину, на которой сегодня приехал Е Цунчэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Великий менеджер Е лично у меня за шофера – какая честь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь сел на водительское место, пристегнулся, ровным движением включил подогрев сидений и протянул плед, лежавший на пассажирском кресле:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Поспи пока. До площадки ехать еще часа два, визажист подтянется по дороге. Твой костюм для финального выхода лежит в коробке рядом, можешь открыть и посмотреть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй взял стоявший под рукой изысканный деревянный сундучок, от которого исходил легкий аромат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Открыв крышку, он не стал доставать вещи, но по жемчужной вышивке и тончайшему кружеву сразу понял, что работа тонкая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Закрыв сундучок, Су Юй отложил его в сторону, откинулся на спинку кресла и прикрыл глаза, погружаясь в легкую дрему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В этот самый момент в чате «Красавицы древности и современности» появилась пятая участница – Чэнь Юаньюань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Прочитав историю жизни Чэнь Юаньюань, обитательницы чата первым делом от души обругали предателя-мужчину и лишь потом вспомнили о новой знакомой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чэнь Юаньюань поначалу лишь молча читала, как в чате клеймят У Саньгуя, – особенно усердствовала знаменитая Су Дацзи, проклинавшая его на чем свет стоит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Девушка даже робела подать голос, боясь, что ее окрестят «безрассудно влюбленной», как предупреждала система.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Лишь когда про нее наконец вспомнили, она решилась написать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чэнь Юаньюань: Здравствуйте, сестрицы! И вы, молодой господин. Я уже ознакомилась с руководством. Скажите, какие навыки сейчас нужны владельцу чата?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Увидев, что новенькая подала голос, Су Дацзи как главная болтушка чата тут же вызвалась все разъяснить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: Сейчас нашему Су-су нужен вокальный навык, у него ведь концерт на носу! Если у тебя есть что-то подходящее, делись не задумываясь. Чем знаменитее станет Су-су и чем выше будет его статус, тем лучше пойдет жизнь у всех нас.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чэнь Юаньюань призадумалась: пение? В исполнении романсов и арий ей не было равных! Открыв список доступных навыков, она обнаружила, что из трех разблокированных два как раз подходят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Девушка поспешно отправила Су Юю красный конверт по инструкции. Видя, что Су Юй долго не забирает подарок, Су Дацзи не выдержала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: Су-су, выходи! У нас новенькая! Подарки с навыками принесла! @Су Юй]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй только собирался вздремнуть, как упоминание от Дацзи выдернуло его прямо из сна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Не открывая глаз, он ответил им мысленно, посмотрел на конверт от Чэнь Юаньюань и нажал «Получить».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Абсолютный Слух (версия Plus)] [Голос Сирены]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй изучил описания и сразу активировал оба – особенно Голос Сирены. Настоящая подушка под голову для уставшего!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>А он-то как раз переживал, что приготовленная им песня звучала слишком посредственно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Голос Сирены: Бафф, усиливающий звучание голоса. Обладает врожденным эффектом манящего чародейства сирены, а также автоматически доводит исполнение всех изученных мелодий и песен до мастерства уровня Грандмейстера.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су-су: А-а-а-а-а, сестрица Чэнь, ты спасла меня от жажды прямо у самого источника! Обнимаю и шлю сердечки!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь вел машину очень плавно. Су Юй мельком взглянул на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что, больше не спится? Впрочем, оно и к лучшему, минут через десять будем на месте. Лицо хоть немного отдохнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул, достал телефон и стал листать короткие видео.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Кто-то уже вел прямую трансляцию с улицы у концертного зала, показывая группы поддержки. Внезапно взгляд Су Юя зацепился за нежно-фиолетовый баннер. Насколько он помнил, ни у кого из той пятерки фиолетовый не был фирменным цветом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Всмотревшись, он с изумлением прочел собственное имя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Су Юй, лети смело вперед, Юймэй с тобой навек!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй смотрел на надпись. Хотя слоган отдавал легкой наивностью, он не сдержал улыбки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь, сидевший за рулем, уловил его движение и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что такое? Чему ты так радуешься?</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да так, — отозвался Су Юй. — Не ожидал, что наткнусь на фанатов, поддерживающих именно меня. В конце концов… Словом, приятная неожиданность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>