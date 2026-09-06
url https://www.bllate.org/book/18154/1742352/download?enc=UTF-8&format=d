--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,4531 +30,2275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Ой, это же Су-Су! Очень жду альбом! Су-Су такой красивый! Ты только что поужинал?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Клип просто потрясающий, такая светлая грусть! Жаль, я уже окончила школу и не увидела Су-Су вживую…]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[А-а-а, я сегодня видела съемки после уроков! Но учительница не пустила нас подойти!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй сидел в кресле. Чат летел с бешеной скоростью, и хотя среди сообщений попадались весьма ядовитые комментарии, он просто делал вид, что не замечает их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ого, и кто это у нас тут? Блатной любимчик компании? Отжал у нашего Бу-Бу сольное выступление, а теперь еще и эфиры ведет? Не стыдно?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Блатной, сгинь!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я вообще мимо проходил, но парень красивый и поет отлично. Вы чего такие злобные-то?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй восседал перед камерой в просторном вязаном кардигане и неспешно выбирал вопросы из чата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да, я поужинал. Сегодня на съемках клипа я впервые встретил свою фанатку. Она была такой милой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он подпер щеку рукой, наблюдая за бегущими строчками – на самом деле выискивая среди хейта адекватные сообщения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Какой у меня официальный цвет? Кажется, фиолетовый. Такой нежно-фиолетовый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Внезапно экран вспыхнул от яркой анимации – кто-то отправил дорогой подарок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Пользователь @FZS. Хэ Бу подарил «Ракету»]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй на секунду замер. Лишь спустя мгновение он сообразил, что произошло, а дорогой подарок тем временем привлек в эфир кучу фанатов группы и личных поклонников Хэ Бу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Поздравляем Су-Су с выходом сингла! Пусть ваша дружба с нашим Бу-Бу длится вечно!!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су-Су невероятный! Теперь понятно, почему Бу-Бу постоянно о нем рассказывает. Он правда красавчик!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Какая атмосфера! Когда твои новые выезды? Так хочется увидеть!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Когда выезды? Пока сам не знаю, но если что-то наметится – обязательно напишу в Weibo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй взглянул на время, а затем на счетчик зрителей – больше ста тысяч человек онлайн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну что, милые мои, мне пора закругляться. Время уже позднее, а завтра нужно в офис. Всем пока-пока!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Попрощавшись, Су Юй завершил трансляцию и откинул голову на спинку кресла, уставившись в потолок. Он искренне не понимал, с чего ради Хэ Бу решил задонатить ему в эфире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Поразмыслив немного и так и не найдя ответа, он решил, что на сегодня с него хватит – мозги и так кипели. Юноша отправился умываться: через пару дней предстояли съемки в шоу «Голос Вслед за Мечтой», нужно было как следует подготовиться и прийти в форму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Внизу Бай Мунянь с лукавой ухмылкой поглядывал на Хэ Бу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— И кто это у нас уверял, что ни за что не станет налаживать отношения с Су Юем? А сам шлет ему ракеты прямо во время трансляции?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу с пылающими ушами изо всех сил изображал равнодушие:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я просто… ну, он ведь приготовил завтрак! И вообще, я испугался, что его там хейтеры до слез доведут! Не фантазируй лишнего!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь лишь улыбнулся, глядя на его наивные попытки оправдаться:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну-ну, как скажешь. Завтра я иду в офис на занятия, ты со мной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу задумался. Он уже слышал вокал Су Юя в новом клипе. Если парень реально поет на таком уровне, то ему самому пора срочно браться за ум, иначе на сборных концертах он будет выглядеть полнейшим ничтожеством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Угу… Разбуди меня завтра пораньше, тоже схожу подтяну вокал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В этот момент Су Юй спустился на первый этаж. Заметив Бай Муняня и Хэ Бу на диване, он направился к кулеру, чтобы набрать воды для увлажнителя воздуха. Обрывки их разговора отозвались в нем странным, непривычным теплом, но это ощущение быстро угасло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вы чего не спите? Поздно уже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Парни повернулись к нему. Су Юй выглядел очень тонким и хрупким, а влажные после умывания пряди падали на самые глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да сколько тут времени-то? Это ты у нас ранняя пташка. Кстати… завтрак у тебя отлично получился! Но ты не думай ничего такого, подарок в эфире – это просто благодарность за еду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на него, Су Юй невольно сравнил Хэ Бу с заносчивым сиба-ину – казалось, у того за спиной вот-вот закрутится хвост.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что ж, тогда в знак благодарности господину Сяо Бу, может, сварить завтра с утра мини-вонтоны?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Услышав про вонтоны, Хэ Бу забегал глазами. Ему казалось, что он отлично скрывает эмоции, но для Су Юя и Бай Муняня его радость была шита белыми нитками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну ладно! Только учти, я тебя не принуждал, ты сам предложил! И вообще, мне две порции!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Договорились, две порции. Брат Мунянь, будешь? Я приготовлю на всех.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он озорно подмигнул. Бай Мунянь не удержался от улыбки – совсем еще ребенок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Конечно буду! Как я могу отказаться от стряпни учителя Сяо Су? И мне еще бейгл, если можно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— Ладно, я пойду к себе. Всем спокойной ночи, пора спать, а то завтра буду выглядеть помятым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они обменялись пожеланиями доброй ночи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй поднялся к себе, включил увлажнитель воздуха и лег в постель, заставив себя уснуть – завтра ждал тяжелый день в офисе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На следующее утро Су Юй проснулся по внутренним часам. Умывшись и переодевшись в удобный костюм, он наварил мини-вонтонов с креветками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь, одетый в худи и спортивные штаны, шлепая тапочками, спустился вниз. Почуяв аппетитный запах, он заглянул на кухню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— О, уже готово? Подожди секунду, я сам наложу, — он сладко зевнул, явно еще не проснувшись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Соусы и специи в шкафу, добавляй по вкусу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Быстро покончив со своей порцией, Су Юй вымыл посуду, обулся и вызвал такси до компании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда Бай Мунянь вышел из ванной, Су Юй уже ушел. Глядя на парящую кастрюлю с вонтонами, Бай Мунянь мягко улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Все-таки он еще совсем ребенок… И душа у него добрая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он тихо пробормотал это себе под нос, усаживаясь за стол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вскоре вниз спустился Хэ Бу в пижаме. Потирая заспанные глаза, он подошел к столу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ух ты, уже уплетаешь? А где Толстяк Су? В компанию умотал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу налил себе миску вонтонов, прихватил бейгл и естественным образом уселся рядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ага, уехал. Ложится поздно, встает ни свет ни заря… Откуда только силы берутся?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу, уплетая вонтоны за обе щеки, ляпнул не подумав:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну так нам-то уже за двадцать, а душой все тридцать! Откуда у нас энергия, как у двадцатилетних?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь сначала автоматически кивнул, а потом до него дошло – этот мелкий паршивец только что намекнул на его возраст!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты совсем страх потерял?! Решил над старшим братом посмеяться?! — Бай Мунянь одной рукой цапнул Хэ Бу за ухо, а другой продолжил спокойно доедать бейгл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Больно-больно-больно! Брат Мунянь, отпусти, ухо оторвешь! — Визжал Хэ Бу, не забывая при этом отправлять вонтоны в рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Это у тебя душа тридцатилетнего! А твой брат Мунянь до самой старости будет юным! Понял?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь отпустил его ухо и доел свой бейгл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В этот момент с лестницы спустился Сан Хуайчжи и застал картину, как Бай Мунянь в очередной раз треплет Хэ Бу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вы чего тут вдвоем пируете? Вонтоны?! И даже меня не позвали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи заглянул на кухню и забрал последний бейгл – с утра у него обычно не было аппетита.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Достав из холодильника питьевой йогурт, он уселся за стол:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— А где Су-Су? Почему его не видно? У него же вроде нет выездов сегодня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сан Хуайчжи переводил взгляд с сытого Бай Муняня на Хэ Бу, доедающего вторую порцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Толстяк Су в компанию уехал. У нас разные менеджеры, откуда нам знать его расписание?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи кивнул, достал из кармана телефон и уткнулся в новеллу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вечно ты со своими книжками… Единственный ботаник в нашей группе, — проворчал Хэ Бу, отставляя пустую миску. — Брат Мунянь, мы на чем поедем? На автобусе или ты повезешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я поведу. Иди переодевайся, а то я переел немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хэ Бу кивнул, хитро заблестел глазами и в то же мгновение пулей помчался на второй этаж:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Брат Мунянь, посуда на тебе! Я переодеваться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Не успел Бай Мунянь и рта открыть, как дверь комнаты Хэ Бу с грохотом захлопнулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь посмотрел на Сан Хуайчжи:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты посмотри на него… Я просто…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он не удержался от смеха:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сколько ему лет? Чистый ребенок!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сан Хуайчжи с улыбкой качнул головой, допивая йогурт:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Так вы же с капитаном его и разбаловали. Ладно, я пойду почитаю, а стакан отдаю в надежные руки брата Бая!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он умчался к себе наверх со скоростью испуганного зайца. Бай Мунянь аж рот открыл от изумления – кто бы мог подумать, что даже тихоня Сан Хуайчжи научится таким фокусам!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Со вздохом покорности Бай Мунянь отправился мыть посуду за младшими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вскоре Хэ Бу спустился уже переодетый. Бай Мунянь к тому времени закончил с уборкой, они накинули куртки, обулись и вышли из дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В офисе Tian Guang Entertainment Су Юй сидел в кабинете Е Цунчэня. Менеджер изучал первые отчеты по продажам альбома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Судя по цифрам, старт отличный. Отношение фанатов группы к тебе потеплело, а личная аудитория показывает высокую преданность. Особенно после той истории со школьным автографом – реакция публики очень позитивная.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул, внимательно слушая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Продажи… Постой-ка! — Е Цунчэнь снял очки, протер глаза и снова уставился в экран. — Отлично! Продажи перевалили за десять тысяч копий! Похоже, тема выпускных сработала идеально. С такими цифрами первый этап на шоу «Голос Вслед за Мечтой» у тебя в кармане.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул, а потом озабоченно спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Мне что, снова придется шить костюмы на заказ? У меня денег почти не осталось, а на один этап нужно минимум три наряда. Я просто не потяну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь взглянул на него, рассмеялся, отпил чаю и расслабленно ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Забудь. Ты теперь артист с тиражом альбома больше десяти тысяч копий. С моим авторитетом мне не составит труда выбить спонсорские костюмы от хороших брендов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Это называется «жить как за каменной стеной»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он поднялся с кресла:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Пойду порепетирую в тренировочный зал. Я не планирую петь «Эхо Голоса» в первом туре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь немного удивился, но, вспомнив восторги Хэ Синя по поводу его идеального слуха, лишь кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Иди. Сегодня как раз в компании дежурит преподаватель по вокалу, попроси его позаниматься с тобой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй направился в репетиционную. Он рассчитывал, что зал будет пуст, но, к своему удивлению, обнаружил там Хэ Бу и Бай Муняня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вы двое… Ладно, я пойду в другой зал, — Су Юй уже развернулся, но Хэ Бу схватил его за запястье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Куда ты? Что репетировать собрался? Мы уже закончили, давай поможем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Пока Су Юй раздумывал, за его спиной раздался голоса преподавателя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сяо Су! А ты отлично выглядишь! Послушал твой новый альбом – спеты песни просто замечательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Менеджер Е уже предупредил меня, что ты хочешь сменить песню для открытия. Но по правилам шоу «Голос Вслед за Мечтой» ты должен подготовить два трека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй присел на низкий табурет и кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— «Голос Вслед за Мечтой»? Это то самое шоу? — Хэ Бу подошел к преподавателю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А то какое же еще? Совсем мозг усох, — Бай Мунянь с улыбкой дал ему легкого щелбана. Су Юй явно метил в главные вокалисты, а значит, их интересы не пересекались, так что Бай Мунянь был только рад поддержать коллегу. — У тебя и так два постоянных шоу, позавидовал он Су-Су!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Мунянь присел рядом, наблюдая, как преподаватель подбирает репертуар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Учитель предложил песню, похожую по стилю на «Феникс в Огне», а затем посмотрел на Су Юя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Для первого номера «Молитва о Государе» подойдет идеально. Но если тебе бросят вызов – или ты сам захочешь кого-то вызвать, — я бы подготовил мощную композицию с высокими нотами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй выслушал его анализ, соглашаясь с аргументами, и остановил выбор на треке «Flash Star». Посмотрев на партитуру, он не проронил ни слова сомнения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Оставим эти две. Спасибо за помощь, учитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Время пролетело незаметно, и настал день перед съемками. Позиция шоу заключалась в том, что трансляция шла в прямом эфире на всех платформах – никаких сценариев, чистая демонстрация реальных навыков артистов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вечером Су Юй сидел на диване в наушниках, гоняя выбранные треки. Коль скоро он шел на проект, нужно было выжимать максимум хайпа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если кого и вызывать на дуэль, то как минимум молодых перспективных исполнителей. А если цель – взорвать соцсети, то замахиваться надо на признанных метров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он поднялся к себе, сел на кровать и устало потер переносицу. Сняв наушники и отложив телефон, Су Юй умылся и посмотрел на свое отражение в зеркале:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Су Юй, ты справишься».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В этот момент молчавший чат в его голове внезапно ожил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: С такой-то мордашкой наш Сяо Су-Су их всех в порошок сотрет! Не бери в голову, милый.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чэнь Юаньюань: Вот-вот, не переживай. К тому же мои навыки с тобой, а они не для красоты даны.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй хотел уже ответить, как вдруг кое-что вспомнил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: Кстати… я уже давно не приносил вам ничего вкусного. Вы… не обижаетесь?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжоу Эхуан: После выхода твоего альбома нам стали начислять очки за использование навыков. Система обновилась, теперь тут есть мини-маркет, так что мы сами покупаем все, что захотим.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Прочитав это длинное сообщение, Су Юй облегченно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжао Хэдэ: Эх, у меня меньше всего очков! Так не пойдет, Су-Су, подожди секунду, я порылась в своих запасах и нашла кое-что полезное. Заработаю себе немного очков на сладости!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чжао Хэдэ отправила Су Юю красный конверт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй открыл его и обомлел. Великие исторические личности действительно таили в себе немало сюрпризов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Предупреждение об Опасности] [Аура-навык]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Описание: Срабатывает автоматически один раз в день во время работы в шоу-бизнесе.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Изучив описание, Су Юй молча отправил в чат целый сноп эмодзи с большим пальцем вверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на полученный навык, Су Дацзи не удержалась от подколки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: Тебя в прошлой жизни слишком часто травили или ты сама всех изводила, раз у тебя завалялся такой навык?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Хань Цзыгао: Если подумать, у меня тоже есть кое-что подходящее.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он отправил свой конверт, и Су Юй тут же принял его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Превосходная Сценическая Харизма] [Ограничение: 3 использования]</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Описание: Можно активировать во время концерта или по собственному желанию. Создает невероятную харизму и подавляющую ауру на сцене. Незаменимо для выступлений и дуэлей. Примечание: время действия – 30 минут.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>