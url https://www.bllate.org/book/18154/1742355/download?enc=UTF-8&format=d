--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,5235 +30,2627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выйдя на сцену, Лань Чжи сделала глубокий вдох и запела. На этот раз она выложила все козыри из своего арсенала – пустила в ход два главных хита своей карьеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если она снова проиграет Су Юй, то в будущем ей придется десятой дорогой обходить любые передачи, где он появляется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Можно сказать, Лань Чжи поставила на карту весь свой многолетний стаж и остатки достоинства. Но именно из-за невероятного давления во время исполнения у нее неожиданно… сорвался голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Услышав фальшивую ноту, все онемели. А когда до присутствующих дошло, что произошло, сама Лань Чжи тоже осознала, какую грубую, непростительную ошибку совершила из-за захлестнувших ее эмоций. Чат трансляции тем временем буквально сходил с ума – экран заполнили саркастические комментарии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ой-ой-ой, вы только гляньте на этих «нищих работяг»! Вот только работяги-то в ноты попадают, в отличие от некоторых!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я сейчас умру от смеха! Видели, как Ляо Чэн уши заткнул на том фальшивом писке?!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Умооора! Лань Чжи что, до сих пор не знает про скрытую камеру и прямой эфир? Окружающие от нее уже как от чумы шарахаются!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Закончив песню, Лань Чжи сошла со сцены и привычно опустилась в кресло постоянного гостя. Она хотела завязать разговор с сидевшим рядом Ляо Чэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Однако тот демонстративно отшатнулся от нее. Лань Чжи и без того была вне себя от ярости, а тут ее лицо едва не перекосило от обиды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ей оставалось лишь с трудом держать маску благородной, прекрасно воспитанной дамы из высшего общества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Если бы скрытая камера не транслировала все ее выкрутасы за кулисами, в сети, возможно, еще нашлись бы те, кто попытался бы ее обелить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но, увы, ее репутация рухнула слишком оглушительно. Даже преданные фанаты оказались бессильны – переключить внимание общественности было уже невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Нынешнее молодое поколение совсем страх потеряло, — буркнула Лань Чжи, видя, что никто не обращает на нее внимания. — Стоило чуток перьев опериться, и уже метят на самый верх. Смотрите, как бы больно падать не пришлось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Она надеялась хотя бы так задеть Су Юя, но юноша, едва ступив на сцену, мгновенно отпарировал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Учительница Лань совершенно права. Вот только «каждая новая волна сменяет предыдущую», а старым волнам суждено разбиться о прибрежный песок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Договорив, Су Юй подал знак звукооператорам включать минусовку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>От этих слов лицо Лань Чжи стало пунцовым. Ей нечего было ответить, оставалось только молча задыхаться от гнева.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Объявляю Су-Су официальным рупором моих мыслей! Мамочки, будь у меня такой язык, я бы всех врагов в порошок стерла!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ха-ха-ха, «суждено разбиться о песок»! Это же прямой вызов! У Лань Чжи аж шея от злости покраснела!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Зазвучал вокал Су Юя – чистый, невесомый, совершенно не похожий на его предыдущую манеру. Песня Flash Star почти целиком состояла из верхних нот, требовавших не только головокружительной техники, но и колоссальной эмоциональной отдачи и природного таланта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«You are the star, the eternal star, between the Milky Way, through the stars, night to dawn…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С первых же секунд слушателям показалось, будто они стоят среди соснового бора и смотрят на бескрайний млечный путь, заново обретая надежду и свет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Traveling through the stars, shining in the sky, guiding me to the meaning of light…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С каждым новым куплетом вокал Су Юя взмывал все выше и выше, заставляя сидевших внизу Ляо Чэна и Чжан Цзявэня уважительно кивать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Перед финальной строчкой Су Юй взял паузу, собираясь с силами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Shining stars, across the sky, eternal stars…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Песня завершилась безупречным свистковым регистром. Зал мгновенно взорвался оглушительными овациями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на это триумфальное выступление, Лань Чжи окончательно пала духом. С одной стороны – стабильный, безупречный вокал высочайшей сложности, с другой – ее собственный непростительный провал и сорванный голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Зрители начали голосовать. Су Юй стоял на сцене и, найдя взглядом Е Цунчэня, с улыбкой подмигнул ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ведущий повернулся к певице:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Учительница Лань Чжи, прошу вас подняться на сцену. Настал момент узнать, удался ли вам реванш!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На огромном табло вспыхнули цифры: Су Юй – 497 голосов, Лань Чжи – 376 голосов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй одержал сокрушительную, абсолютную победу. Слегка повернув голову, он вежливо произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Учительница Лань, спасибо за уступку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он спустился со сцены и подбежал к Е Цунчэню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Эй, твой артист выиграл, а ты сидишь с таким видом, будто ничего не произошло? С тебя обед с фирменными блюдами!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Услышав его голосок, Е Цунчэнь очнулся от мыслей и с улыбкой посмотрел на сияющего юношу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ладно-ладно. Вот закончатся съемки, и я сразу поведу тебя обедать. А пока давай доработаем эфир, хорошо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй усмехнулся, услышав в голосе Е Цунчэня ласковые интонации, с какими обычно успокаивают детей, и вернулся на сцену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Чат прямой трансляции после объявления результатов превратился в нескончаемую лавину сообщений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Боже мой, наш Су-Су уделал Лань Чжи!!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Хоть Лань Чжи и считается одной из самых слабых среди мэтров, она все равно обладательница титула музыкальной дивы! Это же значит, что у Су Юя есть все шансы в будущем встать на один уровень с музыкальными королями!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су-Су, толко вперед! Вперед к вершине!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Эм, народ, мне одной кажется, или у Су-Су с менеджером какая-то невероятная химия? Менеджер с ним разговаривает прямо как с ребенком…]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я тоже заметила! Голос у него такой нежный, хоть в банки закатывай!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ведущий взглянул на Су Юя и произнес тепловшим голосом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что ж, давайте поздравим Су Юя с успешным вызовом! К сожалению, учительнице Лань реванш не удался, и она покидает нашу сцену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Дорогие зрители, до встречи в следующем выпуске!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда Су Юй вернулся за кулисы, стафф тут же бросился наперерез с бутылками воды, а двое молодых исполнителей подошли лично высказать уважение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Здравствуйте, учитель Су Юй! Я Цзюньвэй, читаю рэп. Очень рад знакомству! — Парень энергично протянул руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул и сдержанно пожал её:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Привет. Я Су Юй. Что-то хотел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Его манеры были безупречны, придраться было абсолютно не к чему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Да нет, просто хотел познакомиться. Учитель Су, не против обменяться контактами в WeChat?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй оглянулся на Е Цунчэня. Получив от него едва заметный кивок, юноша достал телефон:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Скан  показать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Обменявшись контактами, они раскланялись. Су Юй подошел к своему менеджеру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Рядом с Е Цунчэнем стоял режиссёр Ли. Его глаза буквально светились от радости при виде юноши:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— О, Сяо Су пришел! А мы тут с Сяо Е как раз решаем, куда вас вести обедать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Действительно, дорогу молодым! Такой молодой, а проработка вокала – вышка!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь взглянул на Су Юя, мысленно гордясь тем, как парень оправдывает надежды:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты отлично выступил. Как раз режиссёр Ли освободился, так что пошли. Сегодня снимем с него три шкуры за ужином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В это же время в своей гримерке Лань Чжи стояла ни жива ни мертва, уставившись на менеджера дикими глазами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я ведь не проиграла, да?! Не проиграла! Я – Лань Чжи! Как я могла продуть какому-то сопляку?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Не верю… Не верю! Вы все мне врете, да?! — Лань Чжи вцепилась в руки менеджера, а ее глаза наполнились слезами и фанатичным безумием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Менеджер осторожно разжал её пальцы и сухо произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Старшая сестра, ничего страшного, это просто одно поражение. Не надо так. Мы еще в павильоне, держи себя в руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но в следующую секунду певица снова вцепилась в него хваткой утопленника. Менеджеру стало по-настоящему жутко – она выглядела как законченная сумасшедшая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Как я могла проиграть?! Я – Лань Чжи! Королева эстрады! Главная певица страны! Я не могла проиграть!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Окончательно потеряв адекватность от захлестнувших эмоций, Лань Чжи на пике истерики просто лишилась чувств и рухнула на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Взглянув на бессознательную певицу, менеджер тяжело вздохнул и обернулся к ассистенту:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Чего встал? Помогай тащить ее в машину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ассистент, взглянув на лежащую без чувств Лань Чжи, помог менеджеру поднять ее и потащил к выходу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Проходя мимо Су Юя, Е Цунчэня и режиссёра Ли, менеджер певицы лишь виновато кивал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Простите… Извините, пожалуйста…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй молча проводил уносимую Лань Чжи взглядом и, ничего не сказав, пошел вслед за Е Цунчэнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Лань Чжи годами давила молодых артистов в индустрии, — вздохнул режиссёр Ли. — Ее многие пытались вразумить, да толку…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь лишь слегка улыбнулся. В его голосе не было ни злорадства, ни сочувствия – ему попросту не было дела до чужих проблем:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Чужие дела – темный лес. У нее изначально не было феноменального таланта. В молодости она пробивала себе дорогу адским трудом, а к старости сворачивала не туда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ладно, хватит о ней. Пошлите, режиссёр Ли, мы настроены разорить вас по полной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр качнул головой, посмотрев на Е Цунчэня с отцовской теплотой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты совсем не похож на своего отца… Ну да ладно, пошли. Я забронировал кабинет в ресторане «Обитель Хуайань». Сяо Су, идем с нами, туда столик хрен выбьешь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул и пошел за Е Цунчэнем. Слушая их разговор по дороге, юноша лишний раз убедился: его менеджер – далеко не простая фигура в шокирующем мире шоу-бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ресторан «Обитель Хуайань» располагался в традиционном китайском саду. Су Юй опустил глаза и последовал за спутниками внутрь. Ассистент уехал на такси, а Су Юй поехал в одной машине с Е Цунчэнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Заведение встретило их лаконичным и изысканным интерьером. Су Юй сел рядом с Е Цунчэнем. Если описывать его ощущения, это напоминало семейный ужин: будто папа с мамой взяли ребенка на встречу с дядями и тетями, и тот тихонько сидит в сторонке, попивая чай, пока взрослые решают серьезные вопросы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Юноша аккуратно вкушал морских ежей с рисом, пытаясь прикрыть изящными манерами свой зверский аппетит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В этот момент телефон Е Цунчэня, лежавший на столе, зазвонил в очередной раз. Менеджер извинился перед режиссёром Ли:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Прошу прощения, я ненадолго отлучусь отвечу на звонок. Вы пока ешьте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выйдя в коридор, Е Цунчэнь недоуменно взглянул на экран:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«С чего это он мне нарывает?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На экране высветилось имя режиссера У. Е Цунчэню ужасно не хотелось брать трубку – вести словесные дуэли с этим хитрым лисом было слишком утомительно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Однако тот проявлял редкое упорство, и игнорировать вызов дальше было нельзя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сделав глубокий вдох, Е Цунчэнь нажал кнопку ответа:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Режиссёр У, что за срочность? Пошел настоящий серийный дозвон. Я уж подумал, грешным делом, что чем-то вас обидел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Из динамика раздался елейный голос мужчины средних лет:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Надо же, Цунчэнь! Даже потеряв Чжао Чана, ты умудрился откопать такой алмаз! А сам прятал его от меня, будто я чужой человек!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь мысленно обозвал собеседника старым лисом, но вслух ответил со всей возможной вежливостью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Скажете тоже! Кто его прятал? Мы контракт-то подписали совсем недавно. Вы так суетитесь… Неужели в шоу срочно понадобился человек?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь лишь хотел перевести все в шутку и уйти от расспросов, но случайно попал в самую точку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Именно! Цунчэнь, не выручишь? У нас был утвержденный состав, а за три дня до съемок один из участников резко нарушил контракт и сбежал. Подумай, а?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь усмехнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Режиссёр У, о каком именно шоу речь? У вас их с десяток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр У понял: если он не предложит хорошую куш, великий менеджер Е палец о палец не ударит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Давай так: я удвою гонорар! Выручай, великий менеджер Е!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Услышав такую формулировку, Е Цунчэнь сменил гнев на милость:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я поговорю с Су Юем. Но решение за ним. Вы же знаете, я всегда ставлю во главу угла интересы своих артистов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр У на том конце провода закатил глаза, но был вынужден рассыпаться в благодарностях:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Полагаюсь на тебя! У нас там состав подобрался отличный – будут и Чжоу Лань, и Тун Фу. Честно говоря, просто приедет отдохнуть на один сезон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь обменялся еще парой дежурных фраз и повесил трубку, тихо усмехнувшись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Этот тип раньше держался с ним отстраненно, а тут приполз с просьбами – видно, совсем прижало. Но с Су Юем переговорить все же стоило. Работа без уважения к мнению артиста быстро превращается в каторгу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вернувшись в кабинет и убедившись, что атмосфера за столом остается непринужденной, Е Цунчэнь подошел к Су Юю:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Режиссёр Ли, прошу прощения, но нам с Су Юем нужно срочно вернуться в компанию. Спасибо за угощение!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Моргнув юноше, Е Цунчэнь увлекает его за собой на выход. Уже по дороге к общежитию менеджер спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Хочешь поучаствовать в шоу? Звонил режиссёр У, приглашает в свой проект «Твой и Мой Сад». У них образовалось свободное место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Разумеется, он хочет хайпануть на твоей безумной популярности после сегодняшнего эфира, да и прежний участник их подставил. Поедешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй задумался. В его прошлой жизни это реалити-шоу гремело на всю страну. Он кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Почему бы и нет? Поеду, развеюсь немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Е Цунчэнь утвердительно качнул головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Тогда отдохни пару дней, собери вещи. В следующий понедельник я отвезу тебя в аэропорт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй снова кивнул. Сейчас, когда о нем заговорили, главное – поддержка высокого уровня медийности и участие в качественных проектах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Попасть в топовое шоу – отличная возможность. К тому же первые сезоны он смотрел: там не было изнуряющих конкурсов, скорее формат лампового отдыха на природе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Довезя Су Юя до дверей общежития, Е Цунчэнь подождал, пока тот войдет внутрь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Отдыхай. В назначенный день заберу тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>С этими словами он сделал прощальный жест и уехал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Едва Су Юй переступил порог квартиры, как на него кто-то налетел и заключил в мертвые объятия:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Толстяк Су, ты просто космос! Это же была сама Лань Чжи! Легенда эстрады, дива!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Юань, сидевший на диване, взглянул на вошедшего:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Реально круто. Раньше бы не подумал… Все-таки талант – вещь непредсказуемая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Произнося это, Бай Юань косился на Ци Лина. В глазах последнего на мгновение мелькнула тень зависти и опасения – пусть он быстро взял себя в руки, Бай Юань успел это заметить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда Су Юй прошел в комнату, Цинь Мин бросил ему бутылку воды:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Отдыхай. Завтра… у меня к тебе дело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Видя, что даже вечно молчаливый Цинь Мин подал голос, остальные с любопытством уставились на Су Юя. Тот почувствовал, как в нем буквально просверливают дырку взглядами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Поумерьте любопытство. Цинь Мин просто просил помочь ему раззобрать фоновую музыку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>После этого объяснения ребята успокоились:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А-а, ну тогда понятно! Я-то думал, с чего бы эта ледяная глыба первой проявляет инициативу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй направился к лестнице:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он поднялся к себе и проспал до самого вечера, а сделав кое-какие дела, снова погрузился в сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Так прошло три дня. В четверг утром Су Юй спустился в гостиную с чемоданом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Заметив на себе взгляды завтракавших парней, он поздоровался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Доброе утро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Толстяк Су, ты что, съезжаешь?! — Хэ Бу отреагировал чересчур бурно, но тут же поправился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А, ты на съемки шоу? Ну тогда ни пуха!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выкатив чемодан на улицу, Су Юй увидел ждавшего его Е Цунчэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Садись, едем прямо в аэропорт. Аванс за шоу уже пришел, я вычел налоги и перевел остаток тебе на карту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Тебе взяли билет в первый класс, так что пройдем через VIP-канал, это быстрее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сидевший за рулем ассистент Ван повернулся к Су Юю:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Учитель Су, сзади есть перекус, можете подкрепиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй кивнул, выпил баночку йогурта и откинулся на спинку сиденья. Дело было не в отсутствии аппетита – его просто слегка укачивало в машине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда они подъехали к аэропорту, Е Цунчэнь напомнил, что съемочная группа начнет трансляцию прямо в здании терминала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Остальные участники уже были в сборе. Кинодива Тун Фу подошла к Су Юю, сидевшему на скамейке в обнимку с чемоданом, и похлопала его по плечу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Вау, так ты Су Юй! Неудивительно, что режиссёр твердил про сюрприз! Я – Тун Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй взглянул на нее: яркая, хищная красота, разрезы раскосых глаз придавали ее лицу опасное и чарующее очарование.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Еще один постоянный участник проекта поздоровался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Добро пожаловать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И тут же обратился к Тун Фу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Кстати, я в этот раз захватил иголку с нитками. А то мало ли, опять у кого-то одежда порвется, как в прошлом выпуске.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В разговор вмешался известный певец Бай Юань:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Брат Чжоу, но у нас же никто не умеет шить! Ты сам-то умеешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чжоу Лань онемел. На камере прямого эфира его лицо в этот момент смотрелось так, будто его превратил в камень один лишь взгляд Медузы Горгоны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй решил воспользоваться моментом и войти в беседу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Похоже, я вовремя. Я умею и готовить, и шить. Если кому нужно будет что-то заштопать – обращайтесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Слыша, что новичок сам проявляет инициативу, остальные закивали. А Бай Юань, главный обжора проекта, тут же подскочил к нему:</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты умеешь готовить?! Вот это повезло! Значит, сестра Тун больше не будет единственным шефом на кухне!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>