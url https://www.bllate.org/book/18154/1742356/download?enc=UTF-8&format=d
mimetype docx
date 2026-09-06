--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -30,4115 +30,2067 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Между прочим, раз уж пришел Сяо Су, вам больше не придется давиться моими фитнес-салатами! Вы же наверняка в душе от счастья прыгаете? — Тун Фу вальяжно откинулась на спинку кресла, и один ее взгляд был полон природного шарма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ну что ты, сестра Тун! Я вот вообще готовить не умею, — тут же подхватил Бай Юань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Заметив, что все в сборе, режиссёр подал голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Так, народ, объявляют посадку! Проходим на контроль!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Участники прекратили болтовню. В салоне самолета кресло Су Юя оказалось прямо перед местом Бай Юаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тот слегка похлопал юношу по плечу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Еще раз привет! Я – Бай Юань. С тобой только что говорила сестра Тун. А брат Чжоу хоть и выглядит сурово, на самом деле очень заботливый!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Все они летели первым классом, поэтому Чжоу Лань прекрасно слышал эти слова. Сам он был человеком скупым на эмоции, но, увидав Су Юя, искренне захотел наладить с ним хорошие отношения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сяо Бай, смотри, как бы тебе от брата Чжоу не влетело! Я за тебя впрягаться не стану! — Пошутила Тун Фу, услышав его слова. — Кстати, интересно, какая тема у этого выпуска?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Певица, похоже, вспомнила ужасы прошлого сезона:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Режиссёр У, нас опять потащат в грязевое болото?! — Она поднялась с кресла и строго уставилась на режиссёра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр У на мгновение смутился, но тут же ушел в несознанку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Что вы, что вы! С чего бы вдруг? В этот раз мы едем пиарить старинный городок, чисто культурная программа!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В чате прямей трансляции после этих слов режиссера началось безумие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Режиссёр У сдулся! Точно что-то замыслил! В прошлый раз тоже пел про «уютный агротуризм», а в итоге заставил их уток в грязи ловить!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ха-ха-ха, «старинный городок»! Это случайно не заброшенная деревня, где придется самим добывать еду?!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Слова режиссера немного успокоили Тун Фу. Прошлая ловля уток в болоте хоть и показала фанатам ее с неожиданной стороны, но закончилась для нее высокой температурой. Она проболела целую неделю! Если бы не жестокие неустойки в контракте, она бы в жизни сюда не вернулась – шоу У убойные, но выматывают знатно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тун Фу откинулась на сиденье и закрыла глаза, планируя вздремнуть, но тут вспомнила, что забыла взять паровую маску для глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Сяо Тунтун маску дома забыла?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Похоже на то! Она же в интервью говорила, что вообще не может спать без паровой маски!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй проследил за ее метаниями – Тун Фу пыталась одолжить маску у Чжоу Ланя и Бай Юаня, но те подобными вещами не пользовались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Немного подумав, Су Юй достал из своей дорожной косметички маску:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Сестра Тун, у меня есть. Фирма не особо раскрученная, но если не брезгуешь – возьми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он протянул саше Тун Фу. Певица взглянула на упаковку и искренне удивилась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ого, ты тоже ими пользуешься?! У An Mongjia маски редкие, не думала, что кто-то про них знает. Спасибо огромное!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй лишь мягко улыбнулся – в этот момент он напоминал теплый, мягкий кусочек нефрита – и вернулся на свое место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он надел свою маску и сделал вид, что засыпает, хотя на самом деле ушел переписываться в чат системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Юй: У меня какое-то нехорошее предчувствие. Думаю заранее экипировать навык легких шагов от брата Цзыгао. Чует мое сердце, поездка в городок не будет простой прогулкой.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: Да ладно тебе, не переживай! По мне, так это шоу куда приятнее того вокального конкурса. Там-то ядом от участников за версту разило.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су Дацзи: В мое время я бы за такой взгляд сразу палками до смерти забивать приказала.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чэнь Юаньюань: Госпожа Дацзи такая суровая! Но у нашего Су-Су специфика профессии другая. Сделай он сейчас лицо попроще – завтра уже во всех трендах Weibo закидают грязями.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Постепенно разговор в чате перетек в обсуждение радостей неторопливой, беззаботной жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Чжоу Эхуан: Кто бы мог подумать, что после смерти можно жить так кайфово? Сплошное удовольствие!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Хань Цзыгао: И не говори. Судьба – странная штука. Никто над душой не стоит, красота.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Убедившись, что у духов все отлично, Су Юй отложил мысли и погрузился в легкую дрему – ранний подъем давал о себе знать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он спал, уютно свернувшись в кресле. Бай Юань, хотевший было позвать его пообедать, взглянул на него и замер в оцепенении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Юноша в белом мохеровом свитере казался невероятно хрупким. Утонченные черты лица, и хотя маска скрывала глаза, весь его облик излучал домашнее тепло и уют.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чжоу Лань, заметив, как Бай Юань с потрохами залип на Су Юя, тихо усмехнулся. Режиссёр тоже повернул голову:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ого-го! Наш Бай Юань, похоже, окончательно очарован Сяо Су?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр У, видевший, как два главных визуала шоу взаимодействуют между собой, был бы только рад зашипперить их на радость фанатам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Режиссёр! Что за глупости! — Открестился Бай Юань, вспыхнув до корней волос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Заметив, что Су Юй начинает ворочаться, он невольно понизил голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Мы с учителем Су… в общем, это совсем не то, о чем вы думаете! Никто ни на кого не залипал!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на его смущение, режиссёр рассмеялся. Даже сдержанный Чжоу Лань не смог скрыть улыбки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ладно-ладно, никто не залипал, нам с режиссёром У показалось. Возвращайся на место, Сяо Су проснется – сам у бортпроводника попросит обед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Юань кивнул и уткнулся носом в свое кресло, сгорая от смущения. Его уши стали ярко-алыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я вовсе не залипал на учителя Сяо Су… Я просто ценитель прекрасного…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Хотя шепот был тихим, и Чжоу Лань, и режиссёр У все прекрасно услышали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ха-ха-ха-ха-ха!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Умираю с них! Сяо Су вроде младше Бай Юаня, а тот его «учителем» величает, ха-ха-ха!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Режиссер: «Не западай на Сяо Су!» Бай Юань: «Не могу, он слишком красивый!»]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я сейчас расплавлюсь от умиления! Бай Юань спрятал лицо, а уши-то, уши краснющие!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Спустя какое-то время Су Юй проснулся, снял маску и нажал кнопку вызова бортпроводника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Стюардесса тут же подошла к его креслу и вежливо наклонилась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Здравствуйте! Желаете что-нибудь? Воды? Плед? Или, может, обед?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй мягко улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Здравствуйте. Принесите, пожалуйста, горячее полотенце. А что у вас сегодня в меню?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Минутку, вот наше меню. — Девушка передала ему глянцевую карточку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Су Юй бегло просмотрел варианты:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мне, пожалуйста, йогурт, легкий салат и полотенце. Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Несмотря на то, что он только что проснулся и его волосы были слегка взъерошены, его лицо под объективами камер смотрелось безупречно – изящное, живое, будто после ретуши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Боже мой! Мне подруга проушины прожужжала этим Су Юем, а я не верила… Но эта внешность! Он точно без фильтров?!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[На секундочку: у режиссёра У камеры сверхвысокого разрешения, никаких бьюти-фильтров в принципе не предусмотрено!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Невероятно красив! Теперь понятно, почему Бай Юань так залип!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Бай Юань: «Я НЕ ЗАЛИП!»]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Протерев лицо горячим полотенцем, Су Юй вернул его стюардессе. Девушка принесла салат и йогурт. Юноша быстро перекусил и попросил убрать поднос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Режиссёр У покрутил головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— До чего же хорош! Неудивительно, что Бай Юань растерялся. Лицо свежее, словно после обработки в графическом редакторе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Понимая, что режиссёр снова намекает на него, Бай Юань решил сменить тему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Кстати, долго нам еще лететь? Режиссёр, а где мы будем жить, когда прилетим?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Су Юй молчал, лишь тихо улыбался. Солнечный свет из иллюминатора заливал его фигуру, придавая ему почти нереальный вид.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я забронировал для вас потрясающий традиционный дом с местным колоритом. Вам обязательно понравится! — Режиссёр загадочно улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Однако Чжоу Лань, прекрасно знавший ухватки режиссера У, по одной этой улыбке понял: хороших хором им не видать. Оставалось надеяться, что жилье хотя бы не аварийное – в прошлом сезоне их поселили в бревенчатом сарае с дырявой крышей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Из динамиков раздался голос командира корабля:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Уважаемые пассажиры, наш самолет приступил к снижению. Ожидаемая посадка через тридцать минут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тун Фу проснулась, сняла маску и сладко потянулась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Как хорошо поспала! Уже прилетели?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Получив утвердительный кивок от режиссера, она попросила полотенце и освежила лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Вскоре они покинули самолет. Автобус съемочной группы уже ждал в аэропорту. Погрузив багаж в отсек, участники заняли места в салоне. Су Юй устроился у окна и первым делом принял таблетку от укачивания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Су-Су заболел? Что он за таблетку выпил?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я знаю эту фирму, это от укачивания. Но у него, видно, легкая форма, раз всего одну принял.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Юань подсел к Су Юю:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Слушай… Учитель Сяо Су, а можно мы после съемок обменяемся контактами?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тун Фу сидела рядом, привлекая к себе всеобщее внимание: яркая, хищная красота, разрезы раскосых глаз придавали ее лицу опасное и чарующее очарование. Су Юй взглянул на нее, кивнул, а затем повернулся к Бай Юаню. На Бай Юане была куртка с голографическим эффектом и широкие брюки – типичный прикид уличного танцора. Но главное – парень смотрел на него снизу вверх, точно младший брат на старшего, хотя Су Юй помнил, что на самом деле старше был Бай Юань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда автобус тронулся, режиссёр достал карточку с заданием:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Объявляю первое задание! По прибытии на место вам предстоит самостоятельно приготовить ужин. И там же вы встретите наших приглашенных гостей!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Автобус остановился. Выйдя с чемоданами, участники увидели встречавших их Доу Хуа и Сюй Мэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Привет-привет! Ого… Режиссёр до последнего держит интригу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй держался позади. Пройдя серию мини-игр, команда честно выиграла право поселиться в просторной традиционной усадьбе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Войдя в дом, они обнаружили вполне современную кухню. Время близилось к вечеру, пора было подумать о еде. Су Юй заглянул в холодильник: там присутствовал полный набор овощей, мяса и специй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Все взгляды тут же скрестились на Су Юе – он ведь сам говорил, что умеет готовить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Тогда надежда на тебя, Сяо Су! Нам просто ждать готового ужина? — Доу Хуа с улыбкой вручил Су Юю фартук и буквально протолкнул его на кухню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Еще до поездки Доу Хуа получил четкие инструкции от руководства своего агентства: при любой возможности ставить Су Юю подножки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ведь на шоу «Голос Вслед за Мечтой» тот жестоко опозорил Лань Чжи! Но поскольку за спиной юноши стоял Е Цунчэнь, действуя слишком вглубь было опасно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Поэтому Доу Хуа и спихнул на него готовку: сработает – отлично, поедят, а если не справится – будет повод пустить слух о его бесполезности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Эм, а Доу Хуа не слишком борзо себя ведет? Су Юй только с дороги, а его с ходу на кухню выпихивают. Он вам что, кухарка купленная?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ну так у них готовить умеют только Су Юй и Тун Фу! А фитнес-меню Тун Фу уже у всех в печенках сидит. Кого еще отправлять?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[А не офигели ли вы?! Если сам готовить не умеешь – иди хотя бы овощи почисти!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Просто пользуются тем, что наш Су-Су новичок и статус у него ниже!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Юй, впрочем, сохранял абсолютное спокойствие. Он ловко почистил овощи, поставил вариться рис, а затем раскалил сковороду. Вскоре по дому поплыли сногсшибательные ароматы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Юань прибежал на запах и уставился на первое готовое блюдо – свинину «Юйшан» с бамбуком и грибами. Выглядело оно потрясающе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Брат Су, давай помогу! Я отнесу на стол и накрою крышкой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Бай Юань вынес блюдо в гостиную. Доу Хуа уже потянулся было за палочками, но его остановил звонкий, исполненный сарказма голос Тун Фу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Надо же, какой шустрый! Человек там у плиты плавится, а кто-то уже таскает куски со стола? Ты что, собираешься потом Су Юя с Бай Юанем обедками кормить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тун Фу резала правду-матку без стеснения. Статус трижды коронованной кинодивы позволял ей не церемониться с теми, кто ей не нравился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я приехала на шоу не для того, чтобы смотреть на чужие подковерные игры. Неужели нельзя просто нормально поработать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Лицо Доу Хуа мгновенно пошло белыми пятнами. Всем было очевидно, в чей огород полетел этот камень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Тун Фу – просто богиня! Прямо в лоб засадила! Доу Хуа реально достал со своими мелкими пакостями, весь в свое агентство!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Кто ж не знает Hua Lang Media! Их старички вечно гнобят новичков на шоу, сколько народу от них пострадало!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Как же бесит эта скрытая буллинг-культура!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Вскоре Су Юй закончил готовку. На столе красовались: свинина «Юйшан», тушеные томаты с яйцом, жареные вешенки с зеленью, яичный суп и свежий салат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Стряпня простая, прошу не судить строго, — произнес Су Юй, снимая фартук и вымыв руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Глядя на это пиршество, у всех потекли слюнки. В прошлых выпусках им приходилось давиться пресными фитнес-блюдами Тун Фу – съедобно, конечно, но абсолютно безвкусно. А то, что приготовил Су Юй, выглядело и пахло как в хорошем ресторане.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Все расселись за столом. Тун Фу первой сняла пробу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ого, грибы просто восхитительные! Насыщенный вкус! А свинина совсем не жирная!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Видя её реакцию, остальные тоже взялись за палочки. За съемочным оборудованием режиссёр жувал сухой сэндвич и с тоской смотрел на накрытый стол. Аппетит пропал окончательно. Он-то думал, Су Юй просто скромничает, а тот оказался настоящим шеф-поваром!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Больше всех уплетал Бай Юань – он наворачивал уже третью пиалу риса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В чате тем временем появилось гигантское золотое сообщение:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[БАЙ ЮАНЬ! Хватит жрать! Тебе форму держать надо, у тебя в следующем месяце концерт!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Это был личный аккаунт менеджера Бай Юаня. Но сам артист, напоминавший сейчас хомяка, дорвавшегося до зерна, ничего не видел и продолжал уплетать за обе щеки. Менеджеру оставалось только беситься по ту сторону экрана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ха-ха-ха, я сейчас умру! Но готовит Су-Су реально круто, у меня аж у самой слюнки текут… Пойду ночной дожор закажу!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я не могу, ха-ха-ха! Бай Юань вроде косил под крутого рэпера, а тут уже ПЯТУЮ пиалу риса уминает! Ему что, в агентстве еды не дают?!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Менеджер Бай Юаня перед экраном лишь тяжело вздыхал: недельная диета и тренировки пошли коту под хвост, парень за этот ужин точно наберет килограмма полтора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Я прямо чувствую всю боль и безысходность его менеджера! Ха-ха-ха, ребенок дорвался!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[А Доу Хуа-то каков! Только что строил из себя аристократа, а сейчас молотит за обе щеки! Какой он к черту «гламурный мальчик»?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Гламурный проглотит?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Ха-ха-ха-ха! Гламурный поедатель риса!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда с ужином было кончено, выяснилось, что на тарелках не осталось ни крошки. Тун Фу окинула присутствующих взглядом:</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кхм, Сяо Су готовил, так что мыть посуду он точно не будет. Давайте сыграем в «камень-ножницы-бумага» – кто проиграет, тот и моет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>