--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -1583,50 +1583,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Дай мне обновить настройки системы обоняния… — Цзян Янь влажным кончиком языка коснулся его губ. — Можно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>