--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -1311,82 +1311,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если смотреть на их отношения со стороны, то, будь Се Шицин тогда немного настойчивее, а прежний Се Жань — немного откровеннее, эти братья не были бы в ссоре столько лет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле Се Шицин любил Се Жаня. Просто прежний Се Жань не хотел признавать эту любовь и сам всё дальше отталкивал эту родственную привязанность.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>